--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>