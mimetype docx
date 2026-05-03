--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>