--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Bouju </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bouju September 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">personal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">date of birth January 28, 1967</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">citizenship French</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">office Centre d'élaboration des matériaux et d'études structurales (CEMES) – Nanosciences group (GNS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">29, rue Jeanne-Marvig, BP 94347, F-31055 Toulouse Cedex 4, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">+33 (0)56225 -7812 (tel), -7999 (fax)</w:t></w:r><w:br/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier.bouju@cemes.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cemes.fr/bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">career since 2013 Research director 2nd class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.2002 Research scientist 1st class – CNRS at CEMES-GNS (Toulouse)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1999 Research scientist 1st class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1996 Research scientist 2nd class – CNRS at Molecular physics laboratory (Besançon, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">01.1995 Postdoctoral research associate, University N.D. Paix (Namur, Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">education habilitation 2009, HDR, University of Toulouse III (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">grad 1993, Ph.D. in Physics, University of Franche-Comté (Besançon, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">publications 76 works in international journals and refereed books</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">& 81 papers for general audience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">presentations 1 scientific expert report (prospective and recommendation)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 book and book chapters</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">19 invited talks at universities or research centers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">145 abstracts in conferences, workshops, or schools (29 upon invitation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">keywords nanosciences, single molecule, self-assembly, molecular adsorption, simulations and modelling, molecular mechanics and dynamics, molecular, manipulation, molecular machines, STM, AFM, surface science.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conferences 2018 Colloquium in EMRS conference (Strasbourg) - National tournament Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">organization 2016 Mini-colloquium in 15es Journées de la matière condensée (Bordeaux)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">and On-surface synthesis symposium (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015 Inter-academique selection Olympiades de physique (Toulouse).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 French International workshop Molecular and low dimensional systems</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 French-Japanese workshop on Nanomaterials (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 J3N, ANR/C'Nano (Toulouse, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 NanoSpain (Braga (P) 2008, Zaragoza (E) 2009, Malaga (E) 2010.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008 NanoSWEC, (Bordeaux, France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2007 Molecular machines & Switches, Frontiers meeting (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 National condensed matter conference SFP – JMC10 (Toulouse, France)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005,2014 Nanosciences and local probes – CNRS school - Local microscopies forum(La Grande Motte, Ax les Thermes, Anglet, Montauban, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">projects 2020-2023 EUR NanoX Stefe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 EU/IP PAMS, ANR Nanofluidyn</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 ANR/PNano ICMADS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013 EU/STREP Artist and ANR/PNano Automol.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2012 SUDOE INTERREG IVB Train2 (manager for French partnership).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 ANR/PNano MolSiC (coordinator) and ANR/Cosinus, Samson.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 NOE, Frontiers (contact person, workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008 IP, PicoInside (workpackage manager)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004-2007 STREP, NanoMan (contact person)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 Bilateral projects: PAI Alliance (UK), Volubilis (Morocco), Tournesol (Belgium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">expertise since 2019 Expert Hcéres (High Council for Evaluation of Research and Higher Education)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 President of a National Research Agency (ANR) committee (Physics)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-2016 Committee member for the ANR: Program Nano P3N and P2N (2009-2013) and General Great Challenges Défi7 (2015-2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2016 Evaluator-expert for the NMP-FP7 program and M-era.Net program</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2006 Expert at the Observatory for Micro and Nanotechnologies – OMNT.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2005 Expert at Evaluator-expert for NCN, FNRS, MI-CNRS, C'Nano IdF, Univ. Montpellier, CR Franche-Comté, Univ. Cath. Louvain, Ohio Univ.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Report for Centre National d’Etudes Spatiales (CNES) Nanotechnologies for spatial techniques.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">other activities since 2019 President of Scientific council of the EUR NanoX</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Deputy-Director of the Labex NEXT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2015 President of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2010 Member of Scientific Publications GT2 of IUPAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2004 Member of Publications group of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 2003 Head member of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Member of Conseil d'administration of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-2008 Secretary of Midi-Pyrénées section of SFP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-2009 Head member of PAMO division of SFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">since 1999 Member of various commissions of CEMES-CNRS lab, Univ. Toulouse, Univ. Franche-Comté, Univ. Bourgogne</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">since 1996 Referee for 26 journals and reviews</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau ? Ça ne coule pas de source…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau et les Hommes, Mythes de toujours, périls d'aujourd'hui - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 235 (3), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.235.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated and structural analyses of self-assembly formed by [7]thiaheterohelicene-2,13-carboxaldehyde molecules on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1339-1346. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp03235g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et responsabilité des chercheurs et des chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.229.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Signature in Graphene Using Adsorbed Metal–Organic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid N Anindya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Denawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (2), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Slow Stabilization of End States with Length along a Laterally Extended Graphene Nanoribbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afnan Al Saati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (35), pp.8933-8941. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout est-il souhaitable en recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Graner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228 (4), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We-Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Hayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hassan Denawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Vacancy Generation by STM Tunneling Electrons in the Presence of Indigo Molecules on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Javier Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Buendía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Oliver Paz-Borbón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (33), pp.14103-14115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umamahesh Thupakula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Castro-Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 806, pp.140029. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2022.140029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES IMAGES DE L'INFINIMENT PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.214.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-On Self-Assembly of Tetra-bromoanthracenyl-porphyrin on Silver Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daher Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Pijeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Plamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (40), pp.22137-22142. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c05908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues de l’American Physical Society : la qualité pour un juste prix !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching the Spin on a Ni Trimer within a Metal–Organic Motif by Controlling the On-Top Bromine Atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Merino-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.9936-9943. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.9b04715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular conformations of a single ruthenium complex adsorbed on the Ag(111) surface by calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (19), pp.10022 - 10027. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01244C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant ( 12 × 12 ) and ( 4 × 8 ) reconstructions of the 6 H -SiC(0001) surface obtained by progressive enrichment in Si atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.81302 - 81302. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.081302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional hydrogen bonding between Landers and planar molecules facilitated by electrostatic interactions with Ni adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (64), pp.8845 - 8848. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC04247K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward interactive scanning tunneling microscopy simulations of large-scale molecular systems in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rochefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (4), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5037443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Terarylenes on Ag(111) and NaCl(001)/Ag(111): A Scanning Tunneling Microscopy and Density Functional Theory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Patrick Dela Cruz Calupitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galangau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Yengui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Echeverria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (11), pp.5978 - 5991. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b11122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu adatoms on the molecular assembly of 4,4′-bipyridine on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.15350 - 15357. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CP01184B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent Supramolecular Architectures at the Vacuum–Solid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117 (3), pp.1407-1444. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation Manipulation and Motion of a Double Paddle Molecule on an Au(111) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We -Hyo Soe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Shirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yonamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (10), pp.10357-10365. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.7b05314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Au Monatomic-High Islands on the (2×2)- Nad Reconstructed Surface of Wurtzite AlN(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.044002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Halogen Bonds on the Compactness of Supramolecular Assemblies on Si(111)-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaolei Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (15), pp.8427-8434. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La NanoCar Race, première course internationale de molécule-voitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.I-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy and density functional theory studies of the (2×2) reconstructions of the polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pruneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (16), pp.165305 - 165305. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.165305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of single 1,8-octanedithiol molecules on Cu(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos J. Villagómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Momblona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.27521-27528. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04449b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption and STM imaging of polycyclic aromatic hydrocarbons on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hornekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01366506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and manipulation of hexa-adamantyl-hexa-benzocoronene molecules by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (41), pp.22903-22912. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp03276d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the conformation of single organometallic chains on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Saywell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (3), pp.1719-1728. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409323g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicomponent hydrogen-bonded nanostructures formed by two complementary molecular Landers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Kalashnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hliwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (73), pp.10619-10621. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC03550J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled activation of substrate templating in molecular self-assembly by deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Nimmrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Rahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Greń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23868-23874. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408664n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional molecular sliding at room temperature on a silicon runway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.7005-7010. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01685d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive physically-based structural modeling of hydrocarbon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Grudinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (6), pp.2581-2598. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHV-STM Investigations and Numerical Calculations of a Ruthenium β-Diketonato Complex with Protected Ethynyl Ligand: [Ru(dbm) 2 (acac-TIPSA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (25), pp.13715-13721. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp304523f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hexa-adamantyl-hexa-phenylbenzene molecules studied by low temperature scanning tunneling microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Coratger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coudret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.444-449. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of a Series of Ruthenium Tris(β-diketonato) Complexes by an UHV-STM Investigation and Numerical Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Munery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Benjalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loranne Vernisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (17), pp.2698 - 2705. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic force microscope measurement and LCAO-S-2+vdW calculations of contact length between a carbon nanotube and a graphene surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamoudou Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick J. Dappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marsaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.045410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Fivefold-Symmetric Molecules on a Threefold-Symmetric Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuthira Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.1970 - 1973. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature electronic template effect of pre-structured SmSi(111)-8x2 interface yielding self-aligned organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chérioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437-1441. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room‐Temperature Electronic Template Effect of the SmSi(111)‐8×2 Interface for Self‐Alignment of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (10), pp.1437 - 1441. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Self-Assembly of Jointed Molecules on a Metallic Substrate: From Single Molecule to Monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (9), pp.1917-1920. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves on metallic surfaces in DFM: the influence of frozen versus mobile charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S24-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.1036-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of ( Xe ) N atomic chains under STM manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (8), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.085415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the atomic-force-microscopy imaging process on the NaCl(001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 108 (1), pp.359 - 367. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.475383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving and imaging Xe atoms on a Cu(110) surface with the tip of an STM: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sautet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.7454-7461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie locale d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie local d'une surface par détection de champ proche : étude théorique comparative des métaux nobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Courjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (7), pp.1431-1444. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies quantiques : des fondements de la physique quantique aux applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Calcul quantique, Cerfacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold monolayer islands on a polar AlN(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation manipulation and motions of bisbinaphthyldurene with a low temperature STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMat French-Japanese workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nanocar race using single molecule-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS32 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des molécules-machines : pour une mécanique à l 'échelle du nanomètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 10e Forum Aerospace-Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based Nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triptycene based nanovehicules on semiconducting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicael Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garbage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on prestructured Sm/Si(111) interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-alignement de molécules organiques sur une surface semi-conductrice nanostructurée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum 2008 des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-alignment of molecular chains on pre-structured Sm/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of resonance curves in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polesel-Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zambelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Nanocontact Atomic Force Microscopy, 1/09/03 - 4/09/03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dingle, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Early Prototypes to On-Surface Drivable Single Molecule Nano-vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Pierre Jacquot de Rouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Single Molecule Mechanics on a Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.59-82, 2023, Advances in Atom and Single Molecule Machines, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16930-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavier.bouju@cemes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cemes.fr/bouju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330252v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Hasnaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Benjalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp03235g" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.229.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rochefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid N Anindya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Denawi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al Saati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Javier Villag&#243;mez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Buend&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Oliver Paz-Borb&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fuentes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Zambelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.214.0025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Pijeat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plamont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingcheng Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Merino-D&#237;ez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvoisin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01244C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chaumeton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.081302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Yu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04247K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037443" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Patrick Dela Cruz Calupitan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Yengui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echeverria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b11122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolei Zhan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01184B" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mattioli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Franc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pujol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gourdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00389" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yonamine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Minami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05314" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eydoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoussa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.044002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00391" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rapenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Robles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pruneda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Lorente" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.165305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. Villag&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Momblona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04449b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hornek&#230;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.045427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Calmettes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loranne Vernisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03276d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Saywell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gre&#324;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409323g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barattin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hliwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03550J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kittelmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nimmrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Neff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Rahe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408664n" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherioux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01685d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bosson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Redon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.12.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Munery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304523f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF4DLC4P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737022v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100116" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Niemi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuthira Nagarajan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805689" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Makoudi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ample" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800123" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscisco Ample" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Goudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600349" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polesel-Maris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zambelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.085415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831279v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courjon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992114" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/090747F4D7D2AADF0967F40404D511D5731C8F11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983239v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757973v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744685v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juicael Jeannoutot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garbage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281992v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011609v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637337v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Jacquot de Rouville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adrouche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16930-4_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>