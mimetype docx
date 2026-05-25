--- v3 (2026-05-04)
+++ v4 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:179.43925233645px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Brun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Xavier BRUN - Professeur -  Laboratoire AMPERE - INSA Lyon - Université de Lyon - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1322-0304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057172463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (2), pp.021003. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear position and stiffness Backstepping controller for a two Degrees of Freedom pneumatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Differentiators with Dynamic Gains for Edge Detection Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.381-396. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24507/ijicic.13.02.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimator Design for Control of Electropneumatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETE journal of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03772063.2017.1364673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropneumatic Cylinder Backstepping Position Controller Design With Real-Time Closed-Loop Stiffness and Damping Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.541 - 552. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2460692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of linear distributed parameter systems by delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérine Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.162-168. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of Switching Controllers in Presence of Sliding Modes and Parametric Uncertainties With Application to Pneumatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2529964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability With Decay Rate Estimation for Linear Difference Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérine Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2437519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.176-185. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Gains Differentiator for Hydraulic System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (4), pp.DS-13-1027. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumatic evoked potential. Sensory or auditive potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Créac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Convers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to the stick slip problem for an electropneumatic drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidtronic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of the Japan Fluid Power System Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Power Research Centres World-Wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2009.10780968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Sliding-Mode Controllers of an Electropneumatic Actuator: Application to an Aeronautic Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2008.2002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order sliding mode for an electropneumatic system: A robust differentiator-controller design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Higher Order Sliding Mode Control, 18 (4-5), pp.481 - 501. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des systèmes hybrides rapides. Applications aux systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (7-8), pp.963-990. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.963-990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid force control with on/off electropneumatic standard distributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2006.10781239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order sliding mode control based on optimal approach of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (2) (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500472883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on tracking position control of an electropneumatic system using backstepping design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (8), pp.923-933. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic control of an electropneumatic system: Integrator backstepping and sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2006.880183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un différentiateur robuste via modes glissants d'ordre supérieur: Application en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (3), pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation d'un distributeur proportionnel électropneumatique pour la Simulation et la synthèse de Commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (3), pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;quot;Sticking and restarting phenomenon&amp;quot; in electropneumatic positioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (1), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1858443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process design on the control strategy: application in electropneumatic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (7), pp.727-735. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(02)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electropneumatic actuator: comparison between some linear and non-linear control laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belgharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 213 (5), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/0959651991540232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlinear Robust Adaptative Control: Application on Electro-Hydraulic Valve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sundarapandian Vaidyanathan; Christos Volos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 635, Springer, pp.575-594, 2016, Studies in Computational Intelligence, 978-3-319-30169-3. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30169-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour estimer automatiquement la dérivée temporelle d’une grandeur physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016185116 (A1) FR3036208 (A1) FR3036208 (B1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du couple appliqué aux roues motrices d'un véhicule électrique lors d'un freinage récupératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1362660. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gestion du glissement d'une roue motrice d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2994897 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'élaboration en temps réel de consigne de couple et véhicule équipé de ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2990656 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Metras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Raguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Alhaj Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Kerhuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lechappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la conception d'observateurs basée sur l'enregistrement de données à hautes fréquences en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Alhaj Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Kerhuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS ANNUEL DE LA SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, VILLEURBANNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dresde, Germany. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire de suivi de trajectoire d'effort pour un actionneur électro hydrostatique soumis à des perturbations de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS : Journées Doctorales / Nationales en Modélisation Analyse et Conduite des Susyèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MACS, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatwaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15766 - 15772, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control of a parking brake for cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATH/ASME 2016 Symposium on Fluid Power and Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bath, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPMC2016-1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Position and Closed Loop Stiffness Control for a Pneumatic Actuated Haptic Interface : the BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. pp.1612-1618, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montréal, Canada. IMECE2014-39534, pp. V08AT10A085, 14 p., </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear position control of a pneumatic actuator with closed-loop stiffness and damping tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.1089 - 1094, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2013.6669357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of feedback linearization and flatness control for anti-slip regulation (ASR) of an hybrid vehicle: From theory to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.446 - 451, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2013.6669127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiateur Modes Glissants à Gains Dynamiques : Application à La Commande D'un Actionneur Hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThAM2T6.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de L'anti-patinage d'un véhicule électrique par retour linéarisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThPM3T7.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Automatique pour les systèmes &amp;quot;Fluid Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR : Journées Nationales de la Recherche en Robotique - 8ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchira Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de trajectoire en position d'un servo-vérin hydraulique via la technique de Backstepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc d'essais d'actionneurs électropneumatiques : une collaboration inter-laboratoire de 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010 (Congrès EEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Model of Electro-Hydraulic Servovalve Based on Bond Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozhong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Fluid Power Net International PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'intégration de modèles sur plateforme HIL. Application à un modèle de boîte de vitesses à des fins de validation d'un calculateur de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ruzza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN-JD-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear adaptive robust control of Electro-Hydraulic servo-actuator with some unknown parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Scandinavian International Conference on Fluid Power, SICFP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Linköping, Sweden. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIL Validation of embedded software. Application on hybrid industrial vehicle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-cell converter associated to an inductive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3519-3525, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order sliding modes for an electropneumatic system: differentiation and output-feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bath, United Kingdom. pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariable passivity based control for an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI-PHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cracovie, Poland. pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic childbirth procedures implanted on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.2370 - 2375, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test bench of electropneumatic system for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE TENTH SCANDINAVIAN INTERNATIONAL CONFERENCE ON FLUID POWER, SICFP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tampere, Finland. pp.C4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and robust control of an electropneumatic actuator on an experimental setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems (NOLCOS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.1004-1009, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20070822-3-ZA-2920.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-pressure robust control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.WeD03.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA - APE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais en Fluid Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Automatique : Démonstrateurs en Automatique À vocation recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Angers, France. pp.sur CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gain and sliding mode observers for the control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.FrC05.5, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4777138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3rd order sliding mode controller based on integral sliding mode for an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.WeIP4.5, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.376778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of a Mechanical Childbirth Simulator Using Electropneumatic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FPNI – PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sarasota, United States. paper 9-2 pp. 543-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un différentiateur robuste via modes glissants d'ordre supérieur: Application en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.ID 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'un distributeur proportionnel électropneumatique pour la simulation et la synthèse de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.ID 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control with on/off electropneumatic standard valve for tracking positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined first and second order sliding mode approach for position and pressure control of an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Portland, United States. pp.3007-3012, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2005.1470432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Differentiator-Controller Design for an Electropneumatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.4385-4390, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a proportional valve for control synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5739/isfp.2005.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATEURS NON LINEAIRES POUR UN ACTIONNEUR ELECTROPNEUMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust second order sliding mode controller for electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.5090-5095 vol.6, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2004.1384658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust position control of an electropneumatic system using second order sliding mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.429-434 vol. 1, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'une commande multivariables par modes glissants d'ordre supérieur sur un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de procédures d’accouchement en vue de leurs implantations sur un Simulateur robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de commandes non linéaires robustes : backstepping et sliding mode. Applications sur les systèmes électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque Commande des systèmes non linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable control for an electropneumatic system using backstepping design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nonlinear Control Systems, NOLCOS 6th IFAC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1193-1198, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande monovariable par modes glissants d’ordre deux appliquée à un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a compliant positioning control using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control for switching between position and force tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Fluid Power Transmission and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique du backstepping en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure regulator stability analysis in electropneumatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eighth Scandinavian International Conference on Fluid Power, SICFP’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de stabilité rencontrés sur les systèmes électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Commande des systèmes non linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of the cosimulation in the chain of design of an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fluid Power Transmission and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique et commande plate en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of control law in electropneumatics. Expertise using an industrial benchmark and some new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Sydney, Australia. pp.1323-1328, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2000.912040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate tracking control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Fluid Power Net International PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited energy consumption in positioning control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bath, United Kingdom. pp.199 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between two control laws of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2967-2974, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1999.7099780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental study of the partial equilibrium of an electropneumatic positioning system, cause of the sticking and restarting phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th JHPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Tokyo, Japan. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5739/isfp.1999.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la planification de trajectoires pour la commande en position d'actionneurs électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande des systèmes mécatroniques à fluide sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes linéaires et non linéaires en électropneumatique. Méthodologies et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Insa Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02069475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:179.43925233645px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Brun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Xavier BRUN - Professeur -  Laboratoire AMPERE - INSA Lyon - Université de Lyon - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier-brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1322-0304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057172463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=97YOX8OsTP0C&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust mechanical sensorless control strategy for active rectification of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2025.3640708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for technico-environmental optimization of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124502. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2024.124502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-based control of a two-degree-of-freedom platform with pneumatic artificial muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (2), pp.021003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4041445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear position and stiffness Backstepping controller for a two Degrees of Freedom pneumatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Differentiators with Dynamic Gains for Edge Detection Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.381-396. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24507/ijicic.13.02.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimator Design for Control of Electropneumatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETE journal of research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03772063.2017.1364673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropneumatic Cylinder Backstepping Position Controller Design With Real-Time Closed-Loop Stiffness and Damping Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.541 - 552. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2460692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of linear distributed parameter systems by delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérine Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eberard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.162-168. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Analysis of Switching Controllers in Presence of Sliding Modes and Parametric Uncertainties With Application to Pneumatic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.1953-1964. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2016.2529964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stability With Decay Rate Estimation for Linear Difference Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérine Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (1), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2437519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Gains Differentiator for Hydraulic System Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (4), pp.DS-13-1027. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piston position estimation for an electro-pneumatic actuator at standstill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (8), pp.176-185. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumatic evoked potential. Sensory or auditive potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Condé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Créac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Convers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (3), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an instrumental childbirth for the training of the forceps extraction: control algorithm and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2011.2107746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur automatisé BirthSIM pour la formation des obstétriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4-6), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.45.415-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to the stick slip problem for an electropneumatic drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forceps training on a birth simulator allow obstetricians to improve forceps blade placement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Decullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305-309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidtronic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journal of the Japan Fluid Power System Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Power Research Centres World-Wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2009.10780968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Sliding-Mode Controllers of an Electropneumatic Actuator: Application to an Aeronautic Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.633-645. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2008.2002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of forceps use in obstetrics during a simulated childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order sliding mode for an electropneumatic system: A robust differentiator-controller design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Higher Order Sliding Mode Control, 18 (4-5), pp.481 - 501. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des systèmes hybrides rapides. Applications aux systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (7-8), pp.963-990. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.963-990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new instrumented forceps: Application to safe obstetrical forceps blade placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruirnark Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (7), pp.1280-1290. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2006.889777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid force control with on/off electropneumatic standard distributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2006.10781239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on tracking position control of an electropneumatic system using backstepping design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (8), pp.923-933. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2005.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher order sliding mode control based on optimal approach of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (2) (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500472883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic control of an electropneumatic system: Integrator backstepping and sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2006.880183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un différentiateur robuste via modes glissants d'ordre supérieur: Application en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (3), pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation d'un distributeur proportionnel électropneumatique pour la Simulation et la synthèse de Commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (3), pp.revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of &amp;quot;Sticking and restarting phenomenon&amp;quot; in electropneumatic positioning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (1), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1858443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the process design on the control strategy: application in electropneumatic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (7), pp.727-735. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(02)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an electropneumatic actuator: comparison between some linear and non-linear control laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belgharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 213 (5), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/0959651991540232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Nonlinear Robust Adaptative Control: Application on Electro-Hydraulic Valve System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sundarapandian Vaidyanathan; Christos Volos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 635, Springer, pp.575-594, 2016, Studies in Computational Intelligence, 978-3-319-30169-3. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30169-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif pour conserver le pointage d’une antenne avec un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088784B1. 2020, https://patents.google.com/patent/FR3088784B1/fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour estimer automatiquement la dérivée temporelle d’une grandeur physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2016185116 (A1) FR3036208 (A1) FR3036208 (B1). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du couple appliqué aux roues motrices d'un véhicule électrique lors d'un freinage récupératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1362660. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de gestion du glissement d'une roue motrice d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2994897 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'élaboration en temps réel de consigne de couple et véhicule équipé de ce dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2990656 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order torque harmonics observer for Interior Permanent Magnet Synchronous Motor (IPMSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Metras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Raguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE IAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geometry to controller parameters : an embedded model for sensorless vector control of axial flux permanent magnet machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline real-time high frequency data logging based methodology for PMSM observer design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Alhaj Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Kerhuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lechappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2024 - Castelló</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie robuste de commande sans capteur d’une petite éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la conception d'observateurs basée sur l'enregistrement de données à hautes fréquences en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Alhaj Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubin Kerhuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS ANNUEL DE LA SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, VILLEURBANNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of Passive and Synchronous Rectification on a Locally Manufactured Small Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Latoufis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 6th International Conference on Renewable Energies for Developing Countries (REDEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; Association Libanaise pour la Maîtrise de l'Energie et pour l'Environnement, Jul 2023, Zouk Mosbeh, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDEC58286.2023.10208175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emulator for static and dynamic performance evaluation of small wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Helsinki-Espoo, Finland. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10228038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear force tracking control of electrohydrostatic actuators submitted to motion disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Fluid Power Conference (IFK 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Dresde, Germany. pp.221-230, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25368/2020.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire de suivi de trajectoire d'effort pour un actionneur électro hydrostatique soumis à des perturbations de mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahereh Vaezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS : Journées Doctorales / Nationales en Modélisation Analyse et Conduite des Susyèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR MACS, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pneumatic Haptic Probe Replica for Tele-Robotized Ultrasonography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatwaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Smart Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Toulon, France. pp.79-89, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04375-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Ranging for Rapid Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADVANCES ON MECHANICS, DESIGN ENGINEERING AND MANUFACTURING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, HEIDELBERGER PLATZ 3, D-14197 BERLIN, Germany. pp.639-646, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9\_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite Position Estimator Using Self-Induced Dither for SATCOM on the Move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ladevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7208-7212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque ripple reductions for non-sinusoidal BEMF Motor : An observation based control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15766 - 15772, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control of a parking brake for cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology to improve the performance of multi-robot pick & place applications: From simulation to experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE ICIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2016.7475067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for performance analysis and synthesis of control strategies of multi-robot pick & place applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Model of a Two Degree of Freedom Platform Actuated by Three Pneumatic Muscles Elaborated for Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bou Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATH/ASME 2016 Symposium on Fluid Power and Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bath, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FPMC2016-1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-polynomial approach to the stability analysis of non-linear switching controllers in presence of sliding modes with application to pneumatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.4872-4878, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7402980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Linear Position and Closed Loop Stiffness Control for a Pneumatic Actuated Haptic Interface : the BirthSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. pp.1612-1618, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2015.7353583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of pick & place strategies for a multi-robot application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Noterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA.2015.7301450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Duty Vehicle Cooling System Auxiliary Load Management Control: An Application of Linear Control Strategy (MIMO and SISO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Sermeno Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Mechanical Engineering Congress and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montréal, Canada. IMECE2014-39534, pp. V08AT10A085, 14 p., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2014-39534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise-affine approach to the analysis of non-linear control laws for pneumatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Massioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Scorletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.3963 - 3969, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7040005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des gains de réglage d'une commande par Backstepping sur les performances d'un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear position control of a pneumatic actuator with closed-loop stiffness and damping tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.1089 - 1094, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2013.6669357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of feedback linearization and flatness control for anti-slip regulation (ASR) of an hybrid vehicle: From theory to experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.446 - 451, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2013.6669127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Skid Regulation (ASR) of an Electric Vehicle Using Flatness Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu-Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentiateur Modes Glissants à Gains Dynamiques : Application à La Commande D'un Actionneur Hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThAM2T6.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de L'anti-patinage d'un véhicule électrique par retour linéarisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.ThPM3T7.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Higher Order Sliding Modes for Two-Dimensional Derivative Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.3063-3071, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Automatique pour les systèmes &amp;quot;Fluid Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRR : Journées Nationales de la Recherche en Robotique - 8ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an electropneumatic actuator with full convection model: toward minimum energy actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouchira Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Okinawa, Japan. pp.2A2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de trajectoire en position d'un servo-vérin hydraulique via la technique de Backstepping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc d'essais d'actionneurs électropneumatiques : une collaboration inter-laboratoire de 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010 (Congrès EEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Model of Electro-Hydraulic Servovalve Based on Bond Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozhong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Fluid Power Net International PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'intégration de modèles sur plateforme HIL. Application à un modèle de boîte de vitesses à des fins de validation d'un calculateur de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ruzza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN-JD-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear adaptive robust control of Electro-Hydraulic servo-actuator with some unknown parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Scandinavian International Conference on Fluid Power, SICFP'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Linköping, Sweden. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme de commande pour la simulation d'accouchements instrumentaux difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIL Validation of embedded software. Application on hybrid industrial vehicle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-cell converter associated to an inductive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. pp.3519-3525, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2008.4592500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order sliding modes for an electropneumatic system: differentiation and output-feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sidhom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bath, United Kingdom. pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariable passivity based control for an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPNI-PHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cracovie, Poland. pp.174-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur d'accouchement automatisé BirthSIM pour l'apprentissage sans risque des gestes obstétricaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test bench of electropneumatic system for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE TENTH SCANDINAVIAN INTERNATIONAL CONFERENCE ON FLUID POWER, SICFP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tampere, Finland. pp.C4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic childbirth procedures implanted on the BirthSIM simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pékin, China. pp.2370 - 2375, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position-pressure robust control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.WeD03.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and robust control of an electropneumatic actuator on an experimental setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Nonlinear Control Systems (NOLCOS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.1004-1009, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20070822-3-ZA-2920.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Drive System Modelling for HIL Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA - APE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais en Fluid Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Automatique : Démonstrateurs en Automatique À vocation recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Angers, France. pp.sur CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gain and sliding mode observers for the control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.FrC05.5, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4777138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force control at low cost in pneumatic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuefang Lin-Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en vue de la commande et identification paramétrique d’un vérin électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mouhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale (JIME'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3rd order sliding mode controller based on integral sliding mode for an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.WeIP4.5, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.376778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of a Mechanical Childbirth Simulator Using Electropneumatic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th FPNI – PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sarasota, United States. paper 9-2 pp. 543-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un différentiateur robuste via modes glissants d'ordre supérieur: Application en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.ID 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'un distributeur proportionnel électropneumatique pour la simulation et la synthèse de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.ID 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clutch by wire: effortless clutch mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International workshop REM (Research and Education in Mechatronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of physical parameters of a pneumatic servosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control with on/off electropneumatic standard valve for tracking positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of a proportional valve for control synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tsukuba, Japan. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5739/isfp.2005.771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le simulateur BirthSIM : Pour l'apprentissage du geste obstétrique sans risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined first and second order sliding mode approach for position and pressure control of an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Portland, United States. pp.3007-3012, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2005.1470432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Differentiator-Controller Design for an Electropneumatic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.4385-4390, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERVATEURS NON LINEAIRES POUR UN ACTIONNEUR ELECTROPNEUMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS-JNMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust second order sliding mode controller for electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laghrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.5090-5095 vol.6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2004.1384658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de commandes non linéaires robustes : backstepping et sliding mode. Applications sur les systèmes électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque Commande des systèmes non linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust position control of an electropneumatic system using second order sliding mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.429-434 vol. 1, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de procédures d’accouchement en vue de leurs implantations sur un Simulateur robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Olaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanneguy Redarce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'une commande multivariables par modes glissants d'ordre supérieur sur un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario de Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust multivariable control for an electropneumatic system using backstepping design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nonlinear Control Systems, NOLCOS 6th IFAC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1193-1198, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31342-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande monovariable par modes glissants d’ordre deux appliquée à un système électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique du backstepping en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a compliant positioning control using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Smaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control for switching between position and force tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Fluid Power Transmission and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure regulator stability analysis in electropneumatic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eighth Scandinavian International Conference on Fluid Power, SICFP’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for energy saving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th JFPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de stabilité rencontrés sur les systèmes électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Commande des systèmes non linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique et commande plate en électropneumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of the cosimulation in the chain of design of an electropneumatic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Fluid Power Transmission and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of control law in electropneumatics. Expertise using an industrial benchmark and some new trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Sydney, Australia. pp.1323-1328, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2000.912040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate tracking control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Fluid Power Net International PhD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited energy consumption in positioning control of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bath Workshop on Power Transmission &amp; Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bath, United Kingdom. pp.199 - 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental study of the partial equilibrium of an electropneumatic positioning system, cause of the sticking and restarting phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Scavarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th JHPS International Symposium on Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Tokyo, Japan. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5739/isfp.1999.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study between two control laws of an electropneumatic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sesmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scavarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2967-2974, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1999.7099780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts de la planification de trajectoires pour la commande en position d'actionneurs électropneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande des systèmes mécatroniques à fluide sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. INSA de Lyon, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00537967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandes linéaires et non linéaires en électropneumatique. Méthodologies et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Insa Lyon, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02069475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8300243"/>
+    <w:nsid w:val="BBA48286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-0304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057172463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.065" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Turki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2002950" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G4048H3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.963-990" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NR0M70P7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2006.10781239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500472883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.880183" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1858443" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgharbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651991540232" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3V1SJ8HL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069453v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00167" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207702v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376778" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411687v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411683v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2005.1470432" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582852" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207682v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064123v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laghrouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plestan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384658" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571846" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066867v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Olaby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Silveira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31342-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066864v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066833v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069376v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066826v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069365v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064140v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064157v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099780" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.1999.125" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069272v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02069475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-0304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057172463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=97YOX8OsTP0C&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3640708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demichel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.124502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bou Saba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herzig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.12.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sidhom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Smaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24507/ijicic.13.02.381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03772063.2017.1364673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2460692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rine Damak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.01.065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ameur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2016.2529964" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029271" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.04.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cond&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cr&#233;ac'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Convers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2013.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2011.2107746" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.415-435" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7WTR1CSQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Turki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Clerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2011.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W63NG0NV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2009.10780968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2002950" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1235" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G4048H3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie R&#233;tif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.963-990" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NR0M70P7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirnark Silveira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.889777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2006.10781239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2005.05.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500472883" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.880183" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Olaby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scavarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1858443" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(02)00030-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0959651991540232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3V1SJ8HL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chihi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30169-3_25" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Broussard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ladevez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu-Enache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Metras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Raguenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Latoufis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Alhaj Hassan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lechappe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC58286.2023.10208175" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10228038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Vaezi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2020.30" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdallah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatwaza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04375-9_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533820" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Humbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Guillemot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Noterman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9\_64" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peltier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ayache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Ramdane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Humbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7475067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400091v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FPMC2016-1706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402980" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353583" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2015.7301450" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Sermeno Mena" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Morgan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2014-39534" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669357" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669127" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03183" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799214v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814316v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchira Abidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozhong Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruzza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375313v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375309v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lager" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2008.4592500" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399361v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282648" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070822-3-ZA-2920.00167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410243v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207671v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777138" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mouhib" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207686v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376778" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066871v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.2005.771" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2005.1470432" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582852" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laghrouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plestan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2004.1384658" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069389v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064132v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571846" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Olaby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupuis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Silveira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066867v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario de Giorgi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31342-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066864v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066845v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scavarda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069365v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066814v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912040" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5739/isfp.1999.125" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064157v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099780" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069272v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537967v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02069475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>