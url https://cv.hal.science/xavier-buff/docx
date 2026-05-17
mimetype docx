--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -413,3736 +413,3752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Fatou components in holomorphic dynamics</w:t>
+                <w:t xml:space="preserve">Quadratic polynomials, multipliers and equidistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Raissy</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Thomas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974841v1</w:t>
+                <w:t xml:space="preserve">hal-00833100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic polynomials, multipliers and equidistribution</w:t>
+                <w:t xml:space="preserve">THE QUADRATIC DYNATOMIC CURVES ARE SMOOTH AND IRREDUCIBLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gauthier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Lei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833100v1</w:t>
+                <w:t xml:space="preserve">hal-00610714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE QUADRATIC DYNATOMIC CURVES ARE SMOOTH AND IRREDUCIBLE</w:t>
+                <w:t xml:space="preserve">Teichmüller spaces and holomorphic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guizhen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lei Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610714v1</w:t>
+                <w:t xml:space="preserve">hal-00610715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichmüller spaces and holomorphic dynamics</w:t>
+                <w:t xml:space="preserve">Böttcher coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guizhen Cui</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Adam Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610715v1</w:t>
+                <w:t xml:space="preserve">hal-00586042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Fatou Components in Holomorphic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Raissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Aspects of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2347, Springer Nature Switzerland, pp.59-103, 2024, Lecture Notes in Mathematics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62014-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Böttcher coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth Siegel disks everywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chéritat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Some aspects of the theory of dynamical systems: a tribute to Jean-Christophe Yoccoz, Volume II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 416, pp.133-180, 2020, Astérisque, 978-2-85629-917-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.1112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teichmüller spaces and holomorphic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizhen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Teichmüller theory. Vol. IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mathematical Society Publishing House, pp.717-756, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deformation of rotation rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quasiconformal surgery in holomorphic dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quadratic dynatomic curves are smooth and irreducible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in complex dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton Univ. Press, Princeton, NJ, pp.49-72, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcation measure and postcritically finite rational maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schleicher Dierk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex dynamics : families and friends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A K Peters, pp.491-512, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Thurston's pullback map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00586042v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pilgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schleicher Dierk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex dynamics : families and friends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A K Peters, pp.561-583, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure d'équilibre d'un endomorphisme de P^k(C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Buff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Bourbaki Volume 2004/2005 Exposés 938-951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 978-285629-224-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/ast.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entire maps with rational preperiodic points and multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igors Gorbovickis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Huguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2304.13674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational maps with a preperiodic critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (6), pp.1485-1509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/ajm.2022.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tips of Tongues in the Double Standard Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuntal Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Canela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (12), pp.8174-8191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6544/ac2d80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia sets with a wandering branching point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Canela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (6), pp.2239-2265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1512/iumj.2020.69.8056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalues of the Thurston operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.969-1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/topo.12145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipode preserving cubic maps: the Fjord theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Bonifant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Milnor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116 (3), pp.670-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandering Fatou component for polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (2), pp.445-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On postcritically finite unicritical polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New York Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional polynomial mapping with a wandering Fatou component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Raissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 184 (1), pp.263-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4007/annals.2016.184.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic polynomials, multipliers and equidistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (7), pp.3011-3017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex rotation numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Goncharuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of modern dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (01), pp.169-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Construction of Hurwitz Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bartholdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Christian Graf von Bothmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Kröker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.76-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations of flexible Lattès maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 141 (4), pp.603-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of degenerate parabolic quadratic rational maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), p. 42-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00039-012-0203-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted matings and equipotential gluings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (5), pp.995-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Julia sets with positive area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 176 (2), p. 673-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4007/annals.2012.176.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Böttcher Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (5), pp.1765-1799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions about polynomial matings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pilgrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (5), pp.1149-1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courants dynamiques pluripolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (1), pp.203-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proof of a conjecture of Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (1), pp.319-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/aif.2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solar Julia sets of basic quadratic Cremer polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Oversteegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (01), pp.51-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0143385708000990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the size of linearization domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten L. Pertersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 145 (2), pp.443-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305004108001436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global analytic conjugacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L. Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (4), pp.1073-1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0143385707000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Douady et la dynamique des polynômes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 113, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical convergence and polynomial vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 77 (1), 1-41. projecteuclid.org/euclid.jdg/1185550814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regular can the boundary of a quadratic Siegel disk be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 135 (4), pp.1073-1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0002-9939-06-08578-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical convergence and polynomial vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Buff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Lei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Accepté pour publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166324v1</w:t>
-              </w:r>
-[...669 lines deleted...]
-                <w:t xml:space="preserve">hal-04854888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4289,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#233;ritat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berteloot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raissy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhen Cui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Epstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igors Gorbovickis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.13674" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2022.0036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac2d80" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roesch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/topo.12145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Bonifant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milnor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Astorg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2016.184.1.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963095v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goncharuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Graf von Bothmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kr&#246;ker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-012-0203-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V06P8DK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Epstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1360" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2012.176.2.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pilgrim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2603" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Oversteegen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000990" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten L. Pertersen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004108001436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WWK32VC7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385707000041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F9518S9F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666026v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-06-08578-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Avila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriksen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.702" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#233;ritat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berteloot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhen Cui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Raissy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62014-0_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Avila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.1112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriksen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pilgrim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854888v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/ast.702" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igors Gorbovickis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Huguin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.13674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2022.0036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntal Banerjee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac2d80" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.8056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/topo.12145" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Bonifant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Milnor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Astorg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2016.184.1.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Goncharuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bartholdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Graf von Bothmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kr&#246;ker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-012-0203-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V06P8DK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Epstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1360" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2012.176.2.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blokh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Oversteegen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000990" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten L. Pertersen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004108001436" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WWK32VC7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385707000041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-F9518S9F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-06-08578-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>