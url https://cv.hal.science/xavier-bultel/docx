--- v1 (2026-03-25)
+++ v2 (2026-04-28)
@@ -66,2602 +66,2550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic Commitments on Anonymizable Data</w:t>
+                <w:t xml:space="preserve">Round-Optimal Privacy Preserving Authenticated Key Exchange Even for Incomplete Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+                <w:t xml:space="preserve">Khouredia Cisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE European Symposium on Security and Privacy (EuroS&amp;P 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Venise, Italy</w:t>
+              <w:t xml:space="preserve">ACNS 2026 - Applied Cryptography and Network Security Conference 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027266v1</w:t>
+                <w:t xml:space="preserve">hal-05593610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
+                <w:t xml:space="preserve">Cryptographic Commitments on Anonymizable Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Jojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th IEEE European Symposium on Security and Privacy (EuroS&amp;P 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620483v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Anonymity of Linkable Ring Signatures</w:t>
+                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Jojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom. pp.212-235, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726565v1</w:t>
+                <w:t xml:space="preserve">hal-04620483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Delegations in Anonymous Signatures: k-Times Anonymity for Proxy and Sanitizable Signature</w:t>
+                <w:t xml:space="preserve">On the Anonymity of Linkable Ring Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology and Network Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom. pp.212-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8013-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644979v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Ring Signature</w:t>
+                <w:t xml:space="preserve">Taming Delegations in Anonymous Signatures: k-Times Anonymity for Proxy and Sanitizable Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04624521v1</w:t>
+                <w:t xml:space="preserve">hal-04644979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Construction for Secure Trick-Taking Games Even With Cards Set Aside</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Ring Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FC2023 - Twenty-Seventh Financial Cryptography and Data Security Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fun with Algorithms (FUN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, La Maddalena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2024.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008484v1</w:t>
+                <w:t xml:space="preserve">hal-04624521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Knowledge Proof of Knowledge for Peg Solitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Construction for Secure Trick-Taking Games Even With Cards Set Aside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohann Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Fun with Algorithms (FUN 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FC2023 - Twenty-Seventh Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Financial Cryptography Association, May 2023, Bol, Brač, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754563v1</w:t>
+                <w:t xml:space="preserve">hal-04008484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Plaintext Equality and Inequality Proofs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero-Knowledge Proof of Knowledge for Peg Solitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-64322-8\_20⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Fun with Algorithms (FUN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Favignana, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2022.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478247v1</w:t>
+                <w:t xml:space="preserve">hal-03754563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to (Legally) Keep Secrets from Mobile Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bultel</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Security - ESORICS 2021 - 26th European Symposium on Research in Computer Security, Darmstadt, Germany, October 4-8, 2021, Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region. pp.23--43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88418-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Generic Plaintext Equality and Inequality Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
+              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region. pp.415--435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-64322-8\_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307142v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959762v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Invisible and Unlinkable Sanitizable Signatures</w:t>
+                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practice and Theory in Public Key Cryptography PKC'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Beijin, China</w:t>
+              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Basse terre, Saint Kitts and Nevis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964514v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
+                <w:t xml:space="preserve">Efficient Invisible and Unlinkable Sanitizable Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell W F Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Malavolta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Dreier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Practice and Theory in Public Key Cryptography PKC'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Beijin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777997v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
+                <w:t xml:space="preserve">A Cryptographer's Conspiracy Santa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
+              <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2018.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898048v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proof for Makaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.111-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777898v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Joins with MapReduce</w:t>
+                <w:t xml:space="preserve">Security Analysis and Psychological Study of Authentication Methods with PIN Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Kheyrkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2018 : The 11th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RCIS 2018 - IEEE 12th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1--11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2018.8406648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903098v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlinkable and Strongly Accountable Sanitizable Signatures from Verifiable Ring Signatures</w:t>
+                <w:t xml:space="preserve">Secure Joins with MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ciucanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cryptology and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">FPS 2018 : The 11th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964491v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Matrix Multiplication with MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security ARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reggio Di Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifiable Private Polynomial Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Lal Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardik Gajera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Provable Security (ProvSec 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Xi'an, China. pp.487-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPADE : un protocole délimiteur de distance anonyme et résistant à la fraude terroriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Terrorist-fraud Resistant and Extractor-free Anonymous Distance-bounding Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Avoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. pp.800-814, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3052973.3053000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prover-Anonymous and Terrorist-Fraud Resistant Distance-Bounding Protocol</w:t>
+                <w:t xml:space="preserve">Unlinkable and Strongly Accountable Sanitizable Signatures from Verifiable Ring Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks (WiSec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cryptology and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2939918.2939919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510800v1</w:t>
+                <w:t xml:space="preserve">hal-01964491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2695,77 +2643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,298 +2741,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Times Full Traceable Ring Signature</w:t>
+                <w:t xml:space="preserve">A Prover-Anonymous and Terrorist-Fraud Resistant Distance-Bounding Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Salzburg, France. pp.39--48, </w:t>
+              <w:t xml:space="preserve">9th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks (WiSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. pp.121-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARES.2016.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2939918.2939919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691940v2</w:t>
+                <w:t xml:space="preserve">hal-01510800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Posteriori Openable Public Key Encryption</w:t>
+                <w:t xml:space="preserve">k-Times Full Traceable Ring Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP Information Security &amp; Privacy Conference (IFIP SEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.17-31, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Salzburg, France. pp.39--48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARES.2016.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369535v1</w:t>
+                <w:t xml:space="preserve">hal-01691940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Posteriori Openable Public Key Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st IFIP Information Security &amp; Privacy Conference (IFIP SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.17-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anonymizable Ring Signature Without Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3094,532 +3176,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faster Cryptographer's Conspiracy Santa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The privacy of the TLS 1.3 protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.190 - 210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/popets-2019-0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Explain Modern Security Concepts to your Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01611194.2016.1238422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3766,51 +3848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8013-6_10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88418-5_2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouredia Cisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8013-6_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88418-5_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>