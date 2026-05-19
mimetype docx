--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -303,295 +303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
+                <w:t xml:space="preserve">Taming Delegations in Anonymous Signatures: k-Times Anonymity for Proxy and Sanitizable Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
+              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology and Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620483v1</w:t>
+                <w:t xml:space="preserve">hal-04644979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Anonymity of Linkable Ring Signatures</w:t>
+                <w:t xml:space="preserve">Cryptographic cryptid protocols: How to play cryptid with cheaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Jojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom. pp.212-235, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726565v1</w:t>
+                <w:t xml:space="preserve">hal-04620483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Delegations in Anonymous Signatures: k-Times Anonymity for Proxy and Sanitizable Signature</w:t>
+                <w:t xml:space="preserve">On the Anonymity of Linkable Ring Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology and Network Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CANS 2024 - 23rd International Conference on Cryptology And Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cambridge, United Kingdom. pp.212-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8013-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644979v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Ring Signature</w:t>
               </w:r>
@@ -694,64 +694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Olivier-Anclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FC2023 - Twenty-Seventh Financial Cryptography and Data Security Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Financial Cryptography Association, May 2023, Bol, Brač, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Perez-Kempner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,286 +1099,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Basse terre, Saint Kitts and Nevis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307142v1</w:t>
+                <w:t xml:space="preserve">hal-01959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Trick-Taking Game Protocols How to Play Online Spades with Cheaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Bossuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Onete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Cryptography and Data Security Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE European Symposium on Security and Privacy, EuroS&amp;P 2019, Stockholm, Sweden, June 17-19, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Stockholm, Sweden. pp.294--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959762v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Invisible and Unlinkable Sanitizable Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell W F Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUN 2018 - 9th International Conference on Fun with Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Maddalena, Italy. pp.13:1--13:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Miyahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihua Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Ciucanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Availability, Reliability and Security ARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Reggio Di Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,64 +2224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Conference on Information, Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. pp.800-814, </w:t>
@@ -2457,51 +2457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlinkable and Strongly Accountable Sanitizable Signatures from Verifiable Ring Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cryptology and Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2520,248 +2520,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
+              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326059v1</w:t>
+                <w:t xml:space="preserve">hal-01382950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Secure Anonymous Proxy-based Data Storages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Zero-Knowledge Proofs for Akari, Takuzu, Kakuro and KenKen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Joint Conference on e-Business and Telecommunications (ICETE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal. pp.251--258, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, La Maddalena, Italy. pp.8:1-8:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005962402510258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FUN.2016.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382950v1</w:t>
+                <w:t xml:space="preserve">hal-01326059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prover-Anonymous and Terrorist-Fraud Resistant Distance-Bounding Protocol</w:t>
               </w:r>
@@ -2786,64 +2786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks (WiSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. pp.121-133, </w:t>
@@ -2894,51 +2894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-Times Full Traceable Ring Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Salzburg, France. pp.39--48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,51 +2985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Posteriori Openable Public Key Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IFIP Information Security &amp; Privacy Conference (IFIP SEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.17-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 839, pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.190 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3450,90 +3450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAID: Reshaping Signal into an Identity-Based Asynchronous Messaging Protocol with Authenticated Ratcheting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Bossuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Onete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptology ePrint Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.367</w:t>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika More</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3848,51 +3848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouredia Cisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8013-6_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88418-5_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bultel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouredia Cisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jojon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644979v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier-Anclin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04620483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8013-6_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2024.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04008484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohann Bella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2022.9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88418-5_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-03478247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Perez-Kempner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64322-8\_20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Bossuat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Onete" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell W F Lai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Malavolta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schr&#246;der" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777997v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2018.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Miyahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kheyrkhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2018.8406648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ciucanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Ye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Lal Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardik Gajera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005962402510258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FUN.2016.8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691940v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2016.37" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.05.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Nedelcu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0065" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika More" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01611194.2016.1238422" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>