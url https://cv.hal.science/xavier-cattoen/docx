--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Cattoen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale temperature determination of individual gold nano-heaters in colloids by confocal dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.140243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Core–Shell Au@ m SiO 2 Nanoparticles for Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martínez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pablo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.3631-3645. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c07241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@mSiO2 nanocomposites with large pores for protein transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Ludueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.11342-11352. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TB01290B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-cell aptamer-based techniques for rapid bacterial detection: Alternatives to traditional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.116661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2025.116661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to the mechanism of formation of mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06130-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Consolidation of Mesoporous Silica Microstructures Using Photonic Curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (26), pp.2315973. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202315973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin-3-gallate adsorbed on core–shell gold nanorod@mesoporous silica nanoparticles, an antioxidant nanomaterial with photothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Avendaño-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo J. Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Morales Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124507. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic light scattering unveils stochastic degradation in large-pore mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.1098-1108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic mesoporous organosilica nanoparticles: Morphology control and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677 (Part A), pp.132325. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Matta-Seclén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of porous ester-silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.110991. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and Raman spectroscopy of non-conventional hydrogen bonding between N,N'-disubstituted urea and thiourea groups: a combined experimental and theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06625f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Mesoporous Organosilica Nanoparticles Derived from Proline-Valinol Amides for Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Míriam Pérez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (17), pp.14815-14828. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Eucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tresfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (21), pp.1800235. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of Alkyl-Triazole Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.432-442. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin- or phthalocyanine-bridged silsesquioxane nanoparticles for two-photon photodynamic therapy or photoacoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (43), pp.16622-16626. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04677D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable organocatalysts based on hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.881-922. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Silica-Supported Proline Sulphonamide Organocatalysts for Asymmetric Direct Aldol Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (21), pp.6741 - 6748. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent periodic mesoporous organosilica nanoparticles dual-functionalized via click chemistry for two-photon photodynamic therapy in cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.5567--5574. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb00638h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-clickable Mesoporous Silica Nanoparticles: Straightforward Preparation of Light-Actuated Nanomachines for Controlled Drug Delivery with Active Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9624-9630. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201600870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Gold-Mesoporous Silica Nanocomposites for Enhanced Two-Photon Imaging and Therapy of Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Immobilized N‐Heterocyclic Carbene Gold Complex as a Recyclable Catalyst for the Rearrangement of Allylic Esters and the Cycloisomerization of γ‐Alkynoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (17), pp.2824-2831. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties Induced by the Controlled Assembly of Iron Oxide Nanoparticles in Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sáiz Garitaonandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lezama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (15), pp.2454-2462. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica hybrid nanomaterials with a high organic content: syntheses and applications of silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.19945-19972. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr06862f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties in 2D Monolayers of Iron Oxide Nanoparticles Favored by Local Order and Local 1D Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.1621-1628. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 3+ -Based Bridged Silsesquioxanes for Transparent Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianshe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (16), pp.8770-8778. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-gated mesoporous silica nanoparticles designed for two-photon-triggered drug release and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.6456-6461. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00797f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and applications of periodic mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen M. Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (48), pp.20318-20334. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr05649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of disulfide-based biodegradable bridged silsesquioxane nanoparticles for twophoton imaging and therapy of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (61), pp.12324--12327. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc03736k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Fluorescence Imaging and Therapy of Cancer Cells via Gold@Bridged Silsesquioxane Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.295-299. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201401759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthetic method on the properties of two-photon-sensitive mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (26), pp.5182--5188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00787a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Construction of Multipodal Hybrid Periodic Mesoporous Organosilica Nanoparticles with Crystal-Like Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201404226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Bridged Organosilane Precursors with Pendant Alkyl Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1218-1225. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled multiple functionalization of mesoporous silica nanoparticles: homogeneous implementation of pairs of functionalities communicating through energy or proton transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (26), pp.11444-11452. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr02620b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Preparing Bridged Organosilanes with Pendant Functional Groups and Functional Mesoporous Organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (33), pp.10371-10382. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Ethylene-Bis(Propyl)Disulfide-Based Periodic Mesoporous Organosilica Nanorods and Nanospheres for Efficient In-Vitro Drug Delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (35), pp.6174-6180. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201401931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Hydrophilic/Lipophilic Balance of Clickable Mesoporous Organosilicas by the Copper-Catalyzed Azide−Alkyne Cycloaddition Click-Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (41), pp.12297-12305. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503151w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Periodic Mesoporous Organosilica Nanoparticles and Core−Shell Systems, Application to in Vitro Two-Photon Imaging, Therapy, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (24), pp.7214-7220. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5040276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent lamellar bilayer monoalkyl- urethanesils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized aryl iodides for the catalytic oxidative a-tosyloxylation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wusheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Shafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Assembling of Magnetic Iron Oxide Nanoparticles by Microwave-Assisted Copper(I) Catalyzed Alkyne−Azide Cycloaddition (CuAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Zafeiratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.2849-2854. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401326p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Ionic Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201300538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-immobilized N,O-prolinate ruthenium benzylidene complexes for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-011-2610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic applications of recyclable silica immobilized NHC-ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized Hoveyda-Grubbs complex through the NHC ligand: A recyclable metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of metal-free bipyridine-based bridged silsesquioxanes for sustainable solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.6711-6715. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15225h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable silica-supported prolinamide organocatalysts for direct asymmetric Aldol reaction in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nájera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2gc35227c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Multifunctional Mesoporous Silica Microdots Arrays by Combination of Inkjet Printing, EISA, and Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4337-4342. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3022769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Hybrid Silica-Based Catalysts Derived from Pd-NHC Complexes for Suzuki, Heck and Sonogashira Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Parella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3625-3635. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings from bipyridine-based bridged silsesquioxanes containing Eu3+ and Tb3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13279-13285. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm31289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling of Magnetic Iron Oxide Nanoparticles Controlled by Self-Assembled Monolayers of Functional Coordinating or Chelating Trialkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Surface Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876531901204010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolinamide bridged silsesquioxane as an efficient, eco-compatible and recyclable chiral organocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso A. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.2766-2772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20516a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Photoluminescence of Bridged Silsesquioxanes Incorporating Eu3+-Complexed n,n'-Diureido-2,2'-bipyridine Isomers: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.4773-4782. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm2019026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-derived organosilicas for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1544-1563. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cy00287b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Trilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.1058-1063. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile route to functionalized mesoporous silica nanoparticles by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.13476-13482. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm12066b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-controlled morphology of lamellar silsesquioxanes: from platelets to microsponges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1410-1415. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ce00385a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Structuring of Lamellar Bridged Silsesquioxanes with Long Side Spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.10877-10891. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2022902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assembly of non-interacting magnetic iron oxide nanoparticles via ''click'' chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11954-11956. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc14661k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches to Functional Water-Sensitive Organotriethoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.7326-7333. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo201484n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials: versatile matrices for supporting homogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.9322-9338. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000334d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient spectrally dynamic blue-to-green emission of bipyridine-based bridged silsesquioxanes for solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3-4), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.200903396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Hybrid Silica Material Derived from a Monosilylated Grubbs-Hoveyda Ruthenium Carbene as a Recyclable Metathesis Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alibés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (8), pp.5756-5767. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15085756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing 2,2-Bipyridine Bridged Urea Cross-Linked Polysilsequioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010.2010.486712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient route to water-sensitive sol–gel precursors using click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.8416-8418. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc03417g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additives and solvents on the gel formation rate and on the texture of P- and Si-doped TiO2 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (134), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+-Assisted Short-Range Ordering of Photoluminescent Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (22), pp.3599-3609. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly modular bis(oxazoline) ligands by Suzuki cross-coupling and evaluation as catalytic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (39), pp.8199-8205. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-supported L-proline organocatalysts for asymmetric aldolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.2880-2885. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki Cross-Coupling on Enantiomerically Pure Epoxides: Efficient Synthesis of Diverse, Modular Amino Alcohols from Single Enantiopure Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (9), pp.3253-3258. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062612t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Amino-Hydrazino-Carbenes: A Radical Pathway for Intramolecular 1,2-Migration Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fook S. Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (6), pp.912-917. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phenanthridin-2-ylidene: electrophilicity versus acidity in planar-constrained C-aryl iminium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (4), pp.531-534. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radical Fragmentations from Persistent Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (127), pp.3292-3293. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja050028g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient azomethine-ylides from a stable amino-carbene and an aldiminium salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.911-914. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo026214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosimétrie dynamique : un outil d'exploration pour la nanofluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII workshop Nano Andes 2024 'Saul Cabrera'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photothermal conversion of gold and mesoporous Silica@Gold nanoparticles by confocal DLS determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions between aptamers/antibodies and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Choisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in narrow channels II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-pore Au@mSiO2 nanoparticles: A Promising Platform for Protein Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Sakamoto Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Silicon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Portuguese Young Chemist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and stability of Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Nanoandes Ecuador 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Silicon Chemistry - ISOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazil MRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrganoSilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silsesquioxanes pontants fonctionnels : une approche vibrationnelle des relations structure-propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANCER DIAGNOSIS & THERAPY USING FUNCTIONALIZED INKJET-PRINTED MESOPOROUS SILICA MICRODOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bio-sensors for Cancer Detection: functionalization of mesoporous silica microdots deposited by Inkjet Printing (IJP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano S&amp;T 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic@silicate core-shell nanoparticles and garnet-type oxide nanocrystals as luminescent tracers for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Materials Research Society International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2017, Gaborone, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent organic@silicate coreshell nanoparticles for in vivo vascular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoApp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on "Horizons In Hydrogen Bond Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sbardelotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and application, NANOAPP, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on NanoMaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Flic en Flac, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensors fabricated by inkjet printing of functionalized mesoporous silica substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of supramolecular organization in bridged silsesquioxanes via Self-Assembly through Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Encontro da SBPMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clickable organic@inorganic core-shell nanoparticles obtained by a one-step spray drying process for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International workshop on nano and bio-photonics (IWNBP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot; click &amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches in Sol-Gel Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIiInternational sol-gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Burglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hodakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards molecular recognition by smart multifunctional mesoporous silica microdot arrays through the combination of ink-jet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesotructured sensors elaborated by ink jet printing : functionalization route and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Ceramic Society (ECerS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot functionalization of patterned mesostructured silica by ink jet printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation in situ de réseaux de microplots de silice mésoporeuse réalisés par jet d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Section centre-ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printing of functional microdot arrays of mesoporous hybrid organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Fame Joint Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of interactions between aptamers/antibodies and bacteria by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morin Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Therapeutics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Traitement de Cancers par Endoscopie : Impression Jet d’Encre de Silice mésoporeuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Therapy of early tumors with inkjet-printed mesoporous silica dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings based on ethane tetracarboxamide containing Eu3+ and tta ligand: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL'14 - The 17th International Conference on Luminescence and Optical Spectroscopy of Condensed Mat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent organosilicas containing bis-malonamide complexes of Ln3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Sol-Gel Science at the Frontiers of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107 (2), pp.215-217, 2023, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Functionalization of Sol–Gel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19454-7_95-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la structure et la texture poreuse de xérogels de TiO2 dopés au phosphore et leurs propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), pp.Axx1 - Axx6, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilylated Organosilane Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256549. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisable Polysilylated Organosilane Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256545. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés Organosilanes Polysilylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR-12 56549. 2014, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Cattoen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale temperature determination of individual gold nano-heaters in colloids by confocal dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.140243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Core–Shell Au@ m SiO 2 Nanoparticles for Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martínez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pablo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.3631-3645. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c07241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@mSiO2 nanocomposites with large pores for protein transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Ludueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.11342-11352. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TB01290B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-cell aptamer-based techniques for rapid bacterial detection: Alternatives to traditional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.116661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2025.116661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to the mechanism of formation of mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06130-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Consolidation of Mesoporous Silica Microstructures Using Photonic Curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (26), pp.2315973. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202315973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin-3-gallate adsorbed on core–shell gold nanorod@mesoporous silica nanoparticles, an antioxidant nanomaterial with photothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Avendaño-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo J. Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Morales Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124507. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic light scattering unveils stochastic degradation in large-pore mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.1098-1108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic mesoporous organosilica nanoparticles: Morphology control and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677 (Part A), pp.132325. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Matta-Seclén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of porous ester-silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.110991. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and Raman spectroscopy of non-conventional hydrogen bonding between N,N'-disubstituted urea and thiourea groups: a combined experimental and theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06625f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Mesoporous Organosilica Nanoparticles Derived from Proline-Valinol Amides for Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Míriam Pérez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (17), pp.14815-14828. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Eucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tresfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (21), pp.1800235. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of Alkyl-Triazole Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.432-442. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin- or phthalocyanine-bridged silsesquioxane nanoparticles for two-photon photodynamic therapy or photoacoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (43), pp.16622-16626. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04677D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Silica-Supported Proline Sulphonamide Organocatalysts for Asymmetric Direct Aldol Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (21), pp.6741 - 6748. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent periodic mesoporous organosilica nanoparticles dual-functionalized via click chemistry for two-photon photodynamic therapy in cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.5567--5574. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb00638h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable organocatalysts based on hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.881-922. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Gold-Mesoporous Silica Nanocomposites for Enhanced Two-Photon Imaging and Therapy of Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-clickable Mesoporous Silica Nanoparticles: Straightforward Preparation of Light-Actuated Nanomachines for Controlled Drug Delivery with Active Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9624-9630. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201600870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Immobilized N‐Heterocyclic Carbene Gold Complex as a Recyclable Catalyst for the Rearrangement of Allylic Esters and the Cycloisomerization of γ‐Alkynoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (17), pp.2824-2831. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties Induced by the Controlled Assembly of Iron Oxide Nanoparticles in Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sáiz Garitaonandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lezama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (15), pp.2454-2462. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties in 2D Monolayers of Iron Oxide Nanoparticles Favored by Local Order and Local 1D Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.1621-1628. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica hybrid nanomaterials with a high organic content: syntheses and applications of silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.19945-19972. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr06862f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 3+ -Based Bridged Silsesquioxanes for Transparent Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianshe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (16), pp.8770-8778. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-gated mesoporous silica nanoparticles designed for two-photon-triggered drug release and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.6456-6461. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00797f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of disulfide-based biodegradable bridged silsesquioxane nanoparticles for twophoton imaging and therapy of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (61), pp.12324--12327. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc03736k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and applications of periodic mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen M. Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (48), pp.20318-20334. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr05649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Fluorescence Imaging and Therapy of Cancer Cells via Gold@Bridged Silsesquioxane Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.295-299. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201401759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthetic method on the properties of two-photon-sensitive mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (26), pp.5182--5188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00787a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Construction of Multipodal Hybrid Periodic Mesoporous Organosilica Nanoparticles with Crystal-Like Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201404226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Bridged Organosilane Precursors with Pendant Alkyl Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1218-1225. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled multiple functionalization of mesoporous silica nanoparticles: homogeneous implementation of pairs of functionalities communicating through energy or proton transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (26), pp.11444-11452. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr02620b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Preparing Bridged Organosilanes with Pendant Functional Groups and Functional Mesoporous Organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (33), pp.10371-10382. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Ethylene-Bis(Propyl)Disulfide-Based Periodic Mesoporous Organosilica Nanorods and Nanospheres for Efficient In-Vitro Drug Delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (35), pp.6174-6180. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201401931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Hydrophilic/Lipophilic Balance of Clickable Mesoporous Organosilicas by the Copper-Catalyzed Azide−Alkyne Cycloaddition Click-Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (41), pp.12297-12305. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503151w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Periodic Mesoporous Organosilica Nanoparticles and Core−Shell Systems, Application to in Vitro Two-Photon Imaging, Therapy, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (24), pp.7214-7220. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5040276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent lamellar bilayer monoalkyl- urethanesils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized aryl iodides for the catalytic oxidative a-tosyloxylation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wusheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Shafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Assembling of Magnetic Iron Oxide Nanoparticles by Microwave-Assisted Copper(I) Catalyzed Alkyne−Azide Cycloaddition (CuAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Zafeiratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.2849-2854. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401326p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Ionic Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201300538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic applications of recyclable silica immobilized NHC-ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-immobilized N,O-prolinate ruthenium benzylidene complexes for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-011-2610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized Hoveyda-Grubbs complex through the NHC ligand: A recyclable metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Hybrid Silica-Based Catalysts Derived from Pd-NHC Complexes for Suzuki, Heck and Sonogashira Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Parella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3625-3635. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Multifunctional Mesoporous Silica Microdots Arrays by Combination of Inkjet Printing, EISA, and Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4337-4342. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3022769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable silica-supported prolinamide organocatalysts for direct asymmetric Aldol reaction in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nájera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2gc35227c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of metal-free bipyridine-based bridged silsesquioxanes for sustainable solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.6711-6715. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15225h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling of Magnetic Iron Oxide Nanoparticles Controlled by Self-Assembled Monolayers of Functional Coordinating or Chelating Trialkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Surface Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876531901204010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings from bipyridine-based bridged silsesquioxanes containing Eu3+ and Tb3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13279-13285. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm31289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolinamide bridged silsesquioxane as an efficient, eco-compatible and recyclable chiral organocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso A. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.2766-2772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20516a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile route to functionalized mesoporous silica nanoparticles by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.13476-13482. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm12066b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Trilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.1058-1063. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Photoluminescence of Bridged Silsesquioxanes Incorporating Eu3+-Complexed n,n'-Diureido-2,2'-bipyridine Isomers: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.4773-4782. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm2019026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-derived organosilicas for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1544-1563. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cy00287b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-controlled morphology of lamellar silsesquioxanes: from platelets to microsponges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1410-1415. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ce00385a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Structuring of Lamellar Bridged Silsesquioxanes with Long Side Spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.10877-10891. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2022902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assembly of non-interacting magnetic iron oxide nanoparticles via ''click'' chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11954-11956. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc14661k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches to Functional Water-Sensitive Organotriethoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.7326-7333. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo201484n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials: versatile matrices for supporting homogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.9322-9338. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000334d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient spectrally dynamic blue-to-green emission of bipyridine-based bridged silsesquioxanes for solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3-4), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.200903396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing 2,2-Bipyridine Bridged Urea Cross-Linked Polysilsequioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010.2010.486712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Hybrid Silica Material Derived from a Monosilylated Grubbs-Hoveyda Ruthenium Carbene as a Recyclable Metathesis Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alibés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (8), pp.5756-5767. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15085756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient route to water-sensitive sol–gel precursors using click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.8416-8418. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc03417g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additives and solvents on the gel formation rate and on the texture of P- and Si-doped TiO2 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (134), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+-Assisted Short-Range Ordering of Photoluminescent Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (22), pp.3599-3609. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-supported L-proline organocatalysts for asymmetric aldolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.2880-2885. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly modular bis(oxazoline) ligands by Suzuki cross-coupling and evaluation as catalytic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (39), pp.8199-8205. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Amino-Hydrazino-Carbenes: A Radical Pathway for Intramolecular 1,2-Migration Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fook S. Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (6), pp.912-917. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki Cross-Coupling on Enantiomerically Pure Epoxides: Efficient Synthesis of Diverse, Modular Amino Alcohols from Single Enantiopure Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (9), pp.3253-3258. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062612t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phenanthridin-2-ylidene: electrophilicity versus acidity in planar-constrained C-aryl iminium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (4), pp.531-534. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radical Fragmentations from Persistent Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (127), pp.3292-3293. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja050028g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient azomethine-ylides from a stable amino-carbene and an aldiminium salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.911-914. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo026214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosimétrie dynamique : un outil d'exploration pour la nanofluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII workshop Nano Andes 2024 'Saul Cabrera'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photothermal conversion of gold and mesoporous Silica@Gold nanoparticles by confocal DLS determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions between aptamers/antibodies and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Choisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in narrow channels II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-pore Au@mSiO2 nanoparticles: A Promising Platform for Protein Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Sakamoto Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Silicon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Portuguese Young Chemist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and stability of Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Nanoandes Ecuador 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Silicon Chemistry - ISOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazil MRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrganoSilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silsesquioxanes pontants fonctionnels : une approche vibrationnelle des relations structure-propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANCER DIAGNOSIS & THERAPY USING FUNCTIONALIZED INKJET-PRINTED MESOPOROUS SILICA MICRODOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bio-sensors for Cancer Detection: functionalization of mesoporous silica microdots deposited by Inkjet Printing (IJP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano S&amp;T 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic@silicate core-shell nanoparticles and garnet-type oxide nanocrystals as luminescent tracers for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Materials Research Society International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2017, Gaborone, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoApp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent organic@silicate coreshell nanoparticles for in vivo vascular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on "Horizons In Hydrogen Bond Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sbardelotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and application, NANOAPP, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on NanoMaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Flic en Flac, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensors fabricated by inkjet printing of functionalized mesoporous silica substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of supramolecular organization in bridged silsesquioxanes via Self-Assembly through Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Encontro da SBPMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clickable organic@inorganic core-shell nanoparticles obtained by a one-step spray drying process for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International workshop on nano and bio-photonics (IWNBP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot; click &amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches in Sol-Gel Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIiInternational sol-gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Burglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hodakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards molecular recognition by smart multifunctional mesoporous silica microdot arrays through the combination of ink-jet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesotructured sensors elaborated by ink jet printing : functionalization route and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Ceramic Society (ECerS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot functionalization of patterned mesostructured silica by ink jet printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation in situ de réseaux de microplots de silice mésoporeuse réalisés par jet d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Section centre-ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printing of functional microdot arrays of mesoporous hybrid organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Fame Joint Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Sol-Gel Science at the Frontiers of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107 (2), pp.215-217, 2023, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of interactions between aptamers/antibodies and bacteria by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morin Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Therapeutics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Traitement de Cancers par Endoscopie : Impression Jet d’Encre de Silice mésoporeuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Therapy of early tumors with inkjet-printed mesoporous silica dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings based on ethane tetracarboxamide containing Eu3+ and tta ligand: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL'14 - The 17th International Conference on Luminescence and Optical Spectroscopy of Condensed Mat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent organosilicas containing bis-malonamide complexes of Ln3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Functionalization of Sol–Gel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19454-7_95-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la structure et la texture poreuse de xérogels de TiO2 dopés au phosphore et leurs propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), pp.Axx1 - Axx6, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilylated Organosilane Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256549. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisable Polysilylated Organosilane Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256545. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés Organosilanes Polysilylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR-12 56549. 2014, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero-Oleas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Mart&#237;nez Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pablo Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c07241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ludue&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB01290B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nourry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2025.116661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Santori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06130-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315973" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Avenda&#241;o-Godoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J. Kogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Valenzuela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrero-Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.07.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cojocariu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cattoen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06625f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.S. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04677D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ferr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02579f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601859" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas G. Croissant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klausen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00638h" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. Zink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600870" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MLVG41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Qi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364862v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXPW82R5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toulemon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmool" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;iz Garitaonandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lezama" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F10MK594-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Khashab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06862f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04145" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianshe Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bartlett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00797f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen M. Khashab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05649g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc03736k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201401759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PRB4TQC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00787a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201404226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN2QP40W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na B&#252;rglov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hoda&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A. S. Ferreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Carlos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402673" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1M5Q1WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02620b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7XQ9XKS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401931" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B84Z994R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3155-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503151w" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5040276" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2739-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G06ZBW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusheng Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#224;lia Monge-Marcet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shafir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.10.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1LN43K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401326p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300538" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64Z9MD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2610-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7C60W8BZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.10.023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ5J39N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GKV460-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia T. Freitas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15225h" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Alonso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#225;jera" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc35227c" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Borja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200205" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0JQZ9Q4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Fernandes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31289a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876531901204010035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso A. Diego" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20516a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638024v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco R. Fernandes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Andr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2019026" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00287b" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12066b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00385a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628064v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Cachia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2022902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638006v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14661k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201484n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zamboulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000334d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D463V5ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Nobre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903396" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PBL5MG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alib&#233;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15085756" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia S. Nobre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2010.486712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03417g" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H7DRMSQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. Bodson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ali&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0KXV3PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1009042" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vignolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800549j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425494v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel A. Peric&#224;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.053" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46Z81V9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449014v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Rahier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gehringer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.024" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX1MT6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180035v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062612t" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8T7LWC1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fook S. Tham" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600901" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVPMWMJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.11.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050028g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-85CTB1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Catto&#235;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sol&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo026214b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PG8D52W7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826702v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero Oleas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826734v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldabe Bilmes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826674v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sakamoto Yoneda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650962v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635514v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Creff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939820v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389618v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002087v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619446v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619350v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909503v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sbardelotto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graffion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallou&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946943v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950483v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burglova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodakova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950511v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942103v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400202v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400186v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804362v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nourry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevalier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morin Aldebert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380351v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380315v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032182v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Fu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cojocariu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954674v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739602v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06167-x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19454-7_95-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661521v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215787v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero-Oleas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Mart&#237;nez Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pablo Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c07241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ludue&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB01290B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nourry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2025.116661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Santori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06130-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315973" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Avenda&#241;o-Godoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J. Kogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Valenzuela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrero-Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.07.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cojocariu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cattoen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06625f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.S. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04677D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ferr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601859" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas G. Croissant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00638h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02579f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Qi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. Zink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MLVG41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364862v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXPW82R5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toulemon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmool" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;iz Garitaonandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lezama" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F10MK594-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Khashab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06862f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianshe Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bartlett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00797f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc03736k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen M. Khashab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05649g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201401759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PRB4TQC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00787a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201404226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN2QP40W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na B&#252;rglov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hoda&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A. S. Ferreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Carlos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402673" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1M5Q1WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02620b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7XQ9XKS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3155-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401931" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B84Z994R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503151w" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5040276" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2739-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G06ZBW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusheng Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#224;lia Monge-Marcet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shafir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.10.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1LN43K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401326p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300538" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64Z9MD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.10.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ5J39N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2610-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7C60W8BZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GKV460-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Borja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200205" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0JQZ9Q4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705683v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Alonso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#225;jera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc35227c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia T. Freitas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15225h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876531901204010035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Fernandes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31289a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso A. Diego" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20516a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12066b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco R. Fernandes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Andr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2019026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00287b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00385a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628064v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Cachia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2022902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638006v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14661k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201484n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zamboulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000334d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D463V5ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Nobre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903396" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PBL5MG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489951v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia S. Nobre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2010.486712" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alib&#233;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15085756" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03417g" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H7DRMSQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. Bodson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ali&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0KXV3PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1009042" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vignolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800549j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Rahier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gehringer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.024" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX1MT6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425494v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel A. Peric&#224;s" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.053" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46Z81V9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fook S. Tham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600901" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVPMWMJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180035v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062612t" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8T7LWC1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.11.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050028g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-85CTB1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Catto&#235;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sol&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo026214b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PG8D52W7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826702v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero Oleas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826734v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldabe Bilmes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826674v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sakamoto Yoneda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650962v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635514v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Creff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939820v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389618v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002087v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619446v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909503v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sbardelotto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graffion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallou&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946943v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950483v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burglova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodakova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950511v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942103v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400202v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400186v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739602v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06167-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nourry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevalier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morin Aldebert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380351v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380315v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Fu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cojocariu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954674v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19454-7_95-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661521v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215787v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>