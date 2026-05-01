--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Cattoen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale temperature determination of individual gold nano-heaters in colloids by confocal dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.140243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Core–Shell Au@ m SiO 2 Nanoparticles for Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martínez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pablo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.3631-3645. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c07241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@mSiO2 nanocomposites with large pores for protein transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Ludueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.11342-11352. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TB01290B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-cell aptamer-based techniques for rapid bacterial detection: Alternatives to traditional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.116661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2025.116661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to the mechanism of formation of mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06130-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Consolidation of Mesoporous Silica Microstructures Using Photonic Curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (26), pp.2315973. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202315973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin-3-gallate adsorbed on core–shell gold nanorod@mesoporous silica nanoparticles, an antioxidant nanomaterial with photothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Avendaño-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo J. Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Morales Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124507. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic light scattering unveils stochastic degradation in large-pore mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.1098-1108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic mesoporous organosilica nanoparticles: Morphology control and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677 (Part A), pp.132325. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Matta-Seclén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of porous ester-silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.110991. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and Raman spectroscopy of non-conventional hydrogen bonding between N,N'-disubstituted urea and thiourea groups: a combined experimental and theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06625f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Mesoporous Organosilica Nanoparticles Derived from Proline-Valinol Amides for Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Míriam Pérez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (17), pp.14815-14828. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Eucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tresfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (21), pp.1800235. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of Alkyl-Triazole Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.432-442. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin- or phthalocyanine-bridged silsesquioxane nanoparticles for two-photon photodynamic therapy or photoacoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (43), pp.16622-16626. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04677D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Silica-Supported Proline Sulphonamide Organocatalysts for Asymmetric Direct Aldol Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (21), pp.6741 - 6748. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent periodic mesoporous organosilica nanoparticles dual-functionalized via click chemistry for two-photon photodynamic therapy in cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.5567--5574. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb00638h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable organocatalysts based on hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.881-922. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Gold-Mesoporous Silica Nanocomposites for Enhanced Two-Photon Imaging and Therapy of Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-clickable Mesoporous Silica Nanoparticles: Straightforward Preparation of Light-Actuated Nanomachines for Controlled Drug Delivery with Active Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9624-9630. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201600870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Immobilized N‐Heterocyclic Carbene Gold Complex as a Recyclable Catalyst for the Rearrangement of Allylic Esters and the Cycloisomerization of γ‐Alkynoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (17), pp.2824-2831. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties Induced by the Controlled Assembly of Iron Oxide Nanoparticles in Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sáiz Garitaonandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lezama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (15), pp.2454-2462. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties in 2D Monolayers of Iron Oxide Nanoparticles Favored by Local Order and Local 1D Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.1621-1628. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica hybrid nanomaterials with a high organic content: syntheses and applications of silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.19945-19972. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr06862f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 3+ -Based Bridged Silsesquioxanes for Transparent Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianshe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (16), pp.8770-8778. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-gated mesoporous silica nanoparticles designed for two-photon-triggered drug release and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.6456-6461. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00797f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of disulfide-based biodegradable bridged silsesquioxane nanoparticles for twophoton imaging and therapy of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (61), pp.12324--12327. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc03736k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and applications of periodic mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen M. Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (48), pp.20318-20334. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr05649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Fluorescence Imaging and Therapy of Cancer Cells via Gold@Bridged Silsesquioxane Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.295-299. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201401759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthetic method on the properties of two-photon-sensitive mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (26), pp.5182--5188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00787a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Construction of Multipodal Hybrid Periodic Mesoporous Organosilica Nanoparticles with Crystal-Like Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201404226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Bridged Organosilane Precursors with Pendant Alkyl Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1218-1225. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled multiple functionalization of mesoporous silica nanoparticles: homogeneous implementation of pairs of functionalities communicating through energy or proton transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (26), pp.11444-11452. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr02620b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Preparing Bridged Organosilanes with Pendant Functional Groups and Functional Mesoporous Organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (33), pp.10371-10382. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Ethylene-Bis(Propyl)Disulfide-Based Periodic Mesoporous Organosilica Nanorods and Nanospheres for Efficient In-Vitro Drug Delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (35), pp.6174-6180. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201401931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Hydrophilic/Lipophilic Balance of Clickable Mesoporous Organosilicas by the Copper-Catalyzed Azide−Alkyne Cycloaddition Click-Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (41), pp.12297-12305. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503151w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Periodic Mesoporous Organosilica Nanoparticles and Core−Shell Systems, Application to in Vitro Two-Photon Imaging, Therapy, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (24), pp.7214-7220. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5040276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent lamellar bilayer monoalkyl- urethanesils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized aryl iodides for the catalytic oxidative a-tosyloxylation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wusheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Shafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Assembling of Magnetic Iron Oxide Nanoparticles by Microwave-Assisted Copper(I) Catalyzed Alkyne−Azide Cycloaddition (CuAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Zafeiratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.2849-2854. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401326p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Ionic Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201300538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic applications of recyclable silica immobilized NHC-ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-immobilized N,O-prolinate ruthenium benzylidene complexes for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-011-2610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized Hoveyda-Grubbs complex through the NHC ligand: A recyclable metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Hybrid Silica-Based Catalysts Derived from Pd-NHC Complexes for Suzuki, Heck and Sonogashira Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Parella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3625-3635. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Multifunctional Mesoporous Silica Microdots Arrays by Combination of Inkjet Printing, EISA, and Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4337-4342. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3022769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable silica-supported prolinamide organocatalysts for direct asymmetric Aldol reaction in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nájera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2gc35227c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of metal-free bipyridine-based bridged silsesquioxanes for sustainable solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.6711-6715. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15225h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling of Magnetic Iron Oxide Nanoparticles Controlled by Self-Assembled Monolayers of Functional Coordinating or Chelating Trialkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Surface Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876531901204010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings from bipyridine-based bridged silsesquioxanes containing Eu3+ and Tb3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13279-13285. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm31289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolinamide bridged silsesquioxane as an efficient, eco-compatible and recyclable chiral organocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso A. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.2766-2772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20516a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile route to functionalized mesoporous silica nanoparticles by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.13476-13482. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm12066b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Trilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.1058-1063. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Photoluminescence of Bridged Silsesquioxanes Incorporating Eu3+-Complexed n,n'-Diureido-2,2'-bipyridine Isomers: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.4773-4782. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm2019026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-derived organosilicas for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1544-1563. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cy00287b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-controlled morphology of lamellar silsesquioxanes: from platelets to microsponges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1410-1415. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ce00385a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Structuring of Lamellar Bridged Silsesquioxanes with Long Side Spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.10877-10891. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2022902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assembly of non-interacting magnetic iron oxide nanoparticles via ''click'' chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11954-11956. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc14661k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches to Functional Water-Sensitive Organotriethoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.7326-7333. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo201484n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials: versatile matrices for supporting homogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.9322-9338. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000334d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient spectrally dynamic blue-to-green emission of bipyridine-based bridged silsesquioxanes for solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3-4), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.200903396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing 2,2-Bipyridine Bridged Urea Cross-Linked Polysilsequioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010.2010.486712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Hybrid Silica Material Derived from a Monosilylated Grubbs-Hoveyda Ruthenium Carbene as a Recyclable Metathesis Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alibés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (8), pp.5756-5767. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15085756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient route to water-sensitive sol–gel precursors using click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.8416-8418. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc03417g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additives and solvents on the gel formation rate and on the texture of P- and Si-doped TiO2 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (134), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+-Assisted Short-Range Ordering of Photoluminescent Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (22), pp.3599-3609. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-supported L-proline organocatalysts for asymmetric aldolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.2880-2885. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly modular bis(oxazoline) ligands by Suzuki cross-coupling and evaluation as catalytic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (39), pp.8199-8205. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Amino-Hydrazino-Carbenes: A Radical Pathway for Intramolecular 1,2-Migration Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fook S. Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (6), pp.912-917. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki Cross-Coupling on Enantiomerically Pure Epoxides: Efficient Synthesis of Diverse, Modular Amino Alcohols from Single Enantiopure Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (9), pp.3253-3258. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062612t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phenanthridin-2-ylidene: electrophilicity versus acidity in planar-constrained C-aryl iminium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (4), pp.531-534. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radical Fragmentations from Persistent Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (127), pp.3292-3293. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja050028g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient azomethine-ylides from a stable amino-carbene and an aldiminium salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.911-914. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo026214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosimétrie dynamique : un outil d'exploration pour la nanofluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII workshop Nano Andes 2024 'Saul Cabrera'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photothermal conversion of gold and mesoporous Silica@Gold nanoparticles by confocal DLS determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions between aptamers/antibodies and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Choisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in narrow channels II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-pore Au@mSiO2 nanoparticles: A Promising Platform for Protein Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Sakamoto Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Silicon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Portuguese Young Chemist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and stability of Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Nanoandes Ecuador 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Silicon Chemistry - ISOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazil MRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrganoSilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silsesquioxanes pontants fonctionnels : une approche vibrationnelle des relations structure-propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANCER DIAGNOSIS & THERAPY USING FUNCTIONALIZED INKJET-PRINTED MESOPOROUS SILICA MICRODOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bio-sensors for Cancer Detection: functionalization of mesoporous silica microdots deposited by Inkjet Printing (IJP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano S&amp;T 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic@silicate core-shell nanoparticles and garnet-type oxide nanocrystals as luminescent tracers for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Materials Research Society International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2017, Gaborone, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoApp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent organic@silicate coreshell nanoparticles for in vivo vascular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on "Horizons In Hydrogen Bond Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sbardelotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and application, NANOAPP, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on NanoMaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Flic en Flac, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensors fabricated by inkjet printing of functionalized mesoporous silica substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of supramolecular organization in bridged silsesquioxanes via Self-Assembly through Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Encontro da SBPMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clickable organic@inorganic core-shell nanoparticles obtained by a one-step spray drying process for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International workshop on nano and bio-photonics (IWNBP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot; click &amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches in Sol-Gel Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIiInternational sol-gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Burglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hodakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards molecular recognition by smart multifunctional mesoporous silica microdot arrays through the combination of ink-jet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesotructured sensors elaborated by ink jet printing : functionalization route and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Ceramic Society (ECerS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot functionalization of patterned mesostructured silica by ink jet printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation in situ de réseaux de microplots de silice mésoporeuse réalisés par jet d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Section centre-ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printing of functional microdot arrays of mesoporous hybrid organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Fame Joint Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Sol-Gel Science at the Frontiers of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107 (2), pp.215-217, 2023, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of interactions between aptamers/antibodies and bacteria by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morin Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Therapeutics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Traitement de Cancers par Endoscopie : Impression Jet d’Encre de Silice mésoporeuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Therapy of early tumors with inkjet-printed mesoporous silica dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings based on ethane tetracarboxamide containing Eu3+ and tta ligand: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL'14 - The 17th International Conference on Luminescence and Optical Spectroscopy of Condensed Mat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent organosilicas containing bis-malonamide complexes of Ln3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Functionalization of Sol–Gel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19454-7_95-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la structure et la texture poreuse de xérogels de TiO2 dopés au phosphore et leurs propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), pp.Axx1 - Axx6, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilylated Organosilane Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256549. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisable Polysilylated Organosilane Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256545. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés Organosilanes Polysilylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR-12 56549. 2014, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier Cattoen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale temperature determination of individual gold nano-heaters in colloids by confocal dynamic light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 715, pp.140243. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Synthesis of Core–Shell Au@ m SiO 2 Nanoparticles for Photothermal Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luz Martínez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Pablo Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (7), pp.3631-3645. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c07241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au@mSiO2 nanocomposites with large pores for protein transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero-Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Ludueña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.11342-11352. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TB01290B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-cell aptamer-based techniques for rapid bacterial detection: Alternatives to traditional methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, pp.116661. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2025.116661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic approach to the mechanism of formation of mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Santori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06130-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Efficient Consolidation of Mesoporous Silica Microstructures Using Photonic Curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (26), pp.2315973. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202315973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin-3-gallate adsorbed on core–shell gold nanorod@mesoporous silica nanoparticles, an antioxidant nanomaterial with photothermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Avendaño-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo J. Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Morales Valenzuela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.124507. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic light scattering unveils stochastic degradation in large-pore mesoporous silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 676, pp.1098-1108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2024.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic mesoporous organosilica nanoparticles: Morphology control and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677 (Part A), pp.132325. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocrystallization of CMONS Needles and Nanocubes: Mechanistic Studies and Advanced Crystallinity Characterization by Combining X-ray and Electron Diffractions with DNP-Enhanced NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akshay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Matta-Seclén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.2181-2191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of porous ester-silica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 317, pp.110991. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in periodic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154 (16), pp.164710. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0044391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Lakrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared and Raman spectroscopy of non-conventional hydrogen bonding between N,N'-disubstituted urea and thiourea groups: a combined experimental and theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.3310-3317. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06625f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Mesoporous Organosilica Nanoparticles Derived from Proline-Valinol Amides for Asymmetric Organocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Míriam Pérez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (17), pp.14815-14828. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b02838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Eucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Tresfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (21), pp.1800235. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201800235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring of Alkyl-Triazole Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.432-442. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin- or phthalocyanine-bridged silsesquioxane nanoparticles for two-photon photodynamic therapy or photoacoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (43), pp.16622-16626. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NR04677D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Gold-Mesoporous Silica Nanocomposites for Enhanced Two-Photon Imaging and Therapy of Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bis-clickable Mesoporous Silica Nanoparticles: Straightforward Preparation of Light-Actuated Nanomachines for Controlled Drug Delivery with Active Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey I. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9624-9630. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201600870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol–Gel Immobilized N‐Heterocyclic Carbene Gold Complex as a Recyclable Catalyst for the Rearrangement of Allylic Esters and the Cycloisomerization of γ‐Alkynoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (17), pp.2824-2831. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201600632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable organocatalysts based on hybrid silicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.881-922. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Silica-Supported Proline Sulphonamide Organocatalysts for Asymmetric Direct Aldol Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (21), pp.6741 - 6748. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201601859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent periodic mesoporous organosilica nanoparticles dual-functionalized via click chemistry for two-photon photodynamic therapy in cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Aggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Klausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.5567--5574. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb00638h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties Induced by the Controlled Assembly of Iron Oxide Nanoparticles in Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sáiz Garitaonandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lezama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (15), pp.2454-2462. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Collective Magnetic Properties in 2D Monolayers of Iron Oxide Nanoparticles Favored by Local Order and Local 1D Shape Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (6), pp.1621-1628. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica hybrid nanomaterials with a high organic content: syntheses and applications of silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), pp.19945-19972. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr06862f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 3+ -Based Bridged Silsesquioxanes for Transparent Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianshe Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (16), pp.8770-8778. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b01281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide-gated mesoporous silica nanoparticles designed for two-photon-triggered drug release and imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (31), pp.6456-6461. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00797f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of disulfide-based biodegradable bridged silsesquioxane nanoparticles for twophoton imaging and therapy of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (61), pp.12324--12327. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc03736k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses and applications of periodic mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen M. Khashab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (48), pp.20318-20334. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr05649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Two-Photon Fluorescence Imaging and Therapy of Cancer Cells via Gold@Bridged Silsesquioxane Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.295-299. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201401759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the synthetic method on the properties of two-photon-sensitive mesoporous organosilica nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas G. Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (26), pp.5182--5188. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5tb00787a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Construction of Multipodal Hybrid Periodic Mesoporous Organosilica Nanoparticles with Crystal-Like Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201404226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Bridged Organosilane Precursors with Pendant Alkyl Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia C Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (7), pp.1218-1225. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled multiple functionalization of mesoporous silica nanoparticles: homogeneous implementation of pairs of functionalities communicating through energy or proton transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (26), pp.11444-11452. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr02620b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Method for Preparing Bridged Organosilanes with Pendant Functional Groups and Functional Mesoporous Organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (33), pp.10371-10382. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201403136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Ethylene-Bis(Propyl)Disulfide-Based Periodic Mesoporous Organosilica Nanorods and Nanospheres for Efficient In-Vitro Drug Delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gallud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (35), pp.6174-6180. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201401931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (2), pp.245-253. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3155-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodamine B nanocrystals: elaborations, characterizations and functionalizations for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Szunerits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the Hydrophilic/Lipophilic Balance of Clickable Mesoporous Organosilicas by the Copper-Catalyzed Azide−Alkyne Cycloaddition Click-Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Toquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (41), pp.12297-12305. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la503151w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Periodic Mesoporous Organosilica Nanoparticles and Core−Shell Systems, Application to in Vitro Two-Photon Imaging, Therapy, and Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (24), pp.7214-7220. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm5040276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent lamellar bilayer monoalkyl- urethanesils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2739-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized aryl iodides for the catalytic oxidative a-tosyloxylation of ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wusheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Shafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.192-199. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Assembling of Magnetic Iron Oxide Nanoparticles by Microwave-Assisted Copper(I) Catalyzed Alkyne−Azide Cycloaddition (CuAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Zafeiratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.2849-2854. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401326p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuring of Ionic Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201300538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic applications of recyclable silica immobilized NHC-ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.341-348. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2012.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-immobilized N,O-prolinate ruthenium benzylidene complexes for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-011-2610-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel immobilized Hoveyda-Grubbs complex through the NHC ligand: A recyclable metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 357, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2012.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling of Magnetic Iron Oxide Nanoparticles Controlled by Self-Assembled Monolayers of Functional Coordinating or Chelating Trialkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Buchwalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Surface Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.35-41. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1876531901204010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings from bipyridine-based bridged silsesquioxanes containing Eu3+ and Tb3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13279-13285. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm31289a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable silica-supported prolinamide organocatalysts for direct asymmetric Aldol reaction in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego A. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Nájera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1601-1610. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2gc35227c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of metal-free bipyridine-based bridged silsesquioxanes for sustainable solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia T. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.6711-6715. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15225h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Multifunctional Mesoporous Silica Microdots Arrays by Combination of Inkjet Printing, EISA, and Click Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.4337-4342. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3022769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Hybrid Silica-Based Catalysts Derived from Pd-NHC Complexes for Suzuki, Heck and Sonogashira Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Parella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3625-3635. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolinamide bridged silsesquioxane as an efficient, eco-compatible and recyclable chiral organocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso A. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.2766-2772. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1nj20516a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Structuring of Lamellar Bridged Silsesquioxanes with Long Side Spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinghong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.10877-10891. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2022902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-controlled morphology of lamellar silsesquioxanes: from platelets to microsponges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1410-1415. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ce00385a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Trilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.1058-1063. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Photoluminescence of Bridged Silsesquioxanes Incorporating Eu3+-Complexed n,n'-Diureido-2,2'-bipyridine Isomers: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco R. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo S. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.4773-4782. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm2019026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium-derived organosilicas for catalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amàlia Monge-Marcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.1544-1563. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cy00287b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile route to functionalized mesoporous silica nanoparticles by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Raehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.13476-13482. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm12066b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assembly of non-interacting magnetic iron oxide nanoparticles via ''click'' chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Toulemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.11954-11956. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc14661k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches to Functional Water-Sensitive Organotriethoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.7326-7333. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo201484n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials: versatile matrices for supporting homogeneous catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J.E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.9322-9338. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c000334d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient spectrally dynamic blue-to-green emission of bipyridine-based bridged silsesquioxanes for solid-state lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3-4), pp.55-57. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.200903396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-Inorganic Hybrid Silica Material Derived from a Monosilylated Grubbs-Hoveyda Ruthenium Carbene as a Recyclable Metathesis Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guadalupe Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pleixats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alibés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (8), pp.5756-5767. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15085756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide-Containing 2,2-Bipyridine Bridged Urea Cross-Linked Polysilsequioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Benyahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010.2010.486712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additives and solvents on the gel formation rate and on the texture of P- and Si-doped TiO2 materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Alié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (134), pp.157-164. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient route to water-sensitive sol–gel precursors using click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.8416-8418. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc03417g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu3+-Assisted Short-Range Ordering of Photoluminescent Bridged Silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia S. Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Carcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica de Zea Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (22), pp.3599-3609. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm1009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Noncyclic Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Vignolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109 (8), pp.3333-3384. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr800549j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly modular bis(oxazoline) ligands by Suzuki cross-coupling and evaluation as catalytic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (39), pp.8199-8205. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-supported L-proline organocatalysts for asymmetric aldolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Zamboulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Gehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.2880-2885. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Amino-Hydrazino-Carbenes: A Radical Pathway for Intramolecular 1,2-Migration Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fook S. Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (6), pp.912-917. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200600901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzuki Cross-Coupling on Enantiomerically Pure Epoxides: Efficient Synthesis of Diverse, Modular Amino Alcohols from Single Enantiopure Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel A. Pericàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (9), pp.3253-3258. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062612t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward phenanthridin-2-ylidene: electrophilicity versus acidity in planar-constrained C-aryl iminium salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (4), pp.531-534. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2005.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Radical Fragmentations from Persistent Singlet Carbenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (127), pp.3292-3293. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja050028g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient azomethine-ylides from a stable amino-carbene and an aldiminium salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Gornitzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karinne Miqueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (3), pp.911-914. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo026214b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosimétrie dynamique : un outil d'exploration pour la nanofluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions between aptamers/antibodies and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Choisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Oligonucleotides and Peptides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photothermal conversion of gold and mesoporous Silica@Gold nanoparticles by confocal DLS determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luz Martinez Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII workshop Nano Andes 2024 'Saul Cabrera'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro-Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in confinement: from nanometric to sub-nanometric pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolachai Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in narrow channels II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous silica nanoparticles: a better understanding of their synthesis and hydrolytic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-pore Au@mSiO2 nanoparticles: A Promising Platform for Protein Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Sakamoto Yoneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Borba Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Silicon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous (organo)silica nanoparticles for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Montero Oleas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Aldabe Bilmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Portuguese Young Chemist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and stability of Mesoporous Silica Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Guerrero-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alvarado Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Nanoandes Ecuador 2022"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Materials Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting dynamics in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting and drying in ultra-hydrophobic hybrid nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro- Nano-fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of heterogeneous wetting in superhydrophobic nanopores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica nanoparticles for nanomedicine: colloidal stability and degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazil MRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Silicon Chemistry - ISOS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical wetting in ultra-hydrophobic nanopores down to angstrom scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Charlaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrganoSilica Nanoparticles for Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech France 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Forum de technologie des Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silsesquioxanes pontants fonctionnels : une approche vibrationnelle des relations structure-propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANCER DIAGNOSIS & THERAPY USING FUNCTIONALIZED INKJET-PRINTED MESOPOROUS SILICA MICRODOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic@silicate core-shell nanoparticles and garnet-type oxide nanocrystals as luminescent tracers for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Materials Research Society International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS, Dec 2017, Gaborone, Botswana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bio-sensors for Cancer Detection: functionalization of mesoporous silica microdots deposited by Inkjet Printing (IJP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aimable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano S&amp;T 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent organic@silicate coreshell nanoparticles for in vivo vascular imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionalization of silica-based materials by click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gary-Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoApp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H bond spring behaviour in hybrid silica under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on "Horizons In Hydrogen Bond Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Jyväskylä, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Sbardelotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and application, NANOAPP, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkjet-Printed mesoporous silica microdots as Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of biosensors for cancer detection by Inkjet Printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembling through H bonds in urea and thiourea based bridged silsesquioxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on NanoMaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Flic en Flac, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and therapy of precocious tumors with inkjet-printed mesoporous silica microdots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWAC 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensors fabricated by inkjet printing of functionalized mesoporous silica substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromat 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of supramolecular organization in bridged silsesquioxanes via Self-Assembly through Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Encontro da SBPMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clickable organic@inorganic core-shell nanoparticles obtained by a one-step spray drying process for biophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd International workshop on nano and bio-photonics (IWNBP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot; click &amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and sensitive multifunctional biosensors fabricated by coupling ink-jet printing, EISA and Click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ceramic Processing Science (ICCPS-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Approaches in Sol-Gel Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIiInternational sol-gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart endoscopic devices based on optical fibers hosting biosensors elaborated by coupling inkjet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux multifonctionnels élaborés par impression jet d'encre et chimie &amp;quot;click&amp;quot; pour des applications de type biocapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click approaches in sol-gel chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Burglova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hodakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards molecular recognition by smart multifunctional mesoporous silica microdot arrays through the combination of ink-jet printing, EISA and click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based nanosensors fabricated combining top-down and bottom-up processes through the use of an Ink-jet Printing technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lalloué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Advanced Materials Science and Nanotechnology (IWAMSN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ha Long City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesotructured sensors elaborated by ink jet printing : functionalization route and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Navarro Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Ceramic Society (ECerS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot functionalization of patterned mesostructured silica by ink jet printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ink-jet printing of functional microdot arrays of mesoporous hybrid organosilicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Fame Joint Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation in situ de réseaux de microplots de silice mésoporeuse réalisés par jet d'encre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fousseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Section centre-ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Sol-Gel Science at the Frontiers of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107 (2), pp.215-217, 2023, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-023-06167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of interactions between aptamers/antibodies and bacteria by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morin Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Therapeutics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Traitement de Cancers par Endoscopie : Impression Jet d’Encre de Silice mésoporeuse fonctionnalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Therapy of early tumors with inkjet-printed mesoporous silica dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Trihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Graffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia de Los Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium LAPHIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent coatings based on ethane tetracarboxamide containing Eu3+ and tta ligand: Application for Luminescent Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cojocariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL'14 - The 17th International Conference on Luminescence and Optical Spectroscopy of Condensed Mat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent organosilicas containing bis-malonamide complexes of Ln3+ salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute A. S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Click Functionalization of Sol–Gel Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19454-7_95-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre la structure et la texture poreuse de xérogels de TiO2 dopés au phosphore et leurs propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline J. Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), pp.Axx1 - Axx6, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilylated Organosilane Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256549. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisable Polysilylated Organosilane Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalya Moitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR N° 1256545. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composés Organosilanes Polysilylés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wong Chi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristýna Bürglová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cattoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Hodačová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR-12 56549. 2014, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero-Oleas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Mart&#237;nez Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pablo Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c07241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ludue&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB01290B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nourry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2025.116661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Santori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06130-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315973" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Avenda&#241;o-Godoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J. Kogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Valenzuela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrero-Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.07.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cojocariu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cattoen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06625f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.S. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04677D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ferr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601859" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas G. Croissant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klausen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00638h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02579f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Qi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. Zink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MLVG41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364862v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600632" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXPW82R5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toulemon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmool" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;iz Garitaonandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lezama" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F10MK594-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Khashab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06862f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianshe Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bartlett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00797f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc03736k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen M. Khashab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05649g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201401759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PRB4TQC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00787a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201404226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN2QP40W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na B&#252;rglov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hoda&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A. S. Ferreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Carlos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402673" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1M5Q1WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02620b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7XQ9XKS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3155-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401931" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B84Z994R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503151w" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5040276" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2739-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G06ZBW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusheng Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#224;lia Monge-Marcet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shafir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.10.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1LN43K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401326p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300538" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64Z9MD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.10.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ5J39N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2610-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7C60W8BZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GKV460-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Borja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200205" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0JQZ9Q4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705683v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Alonso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#225;jera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc35227c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia T. Freitas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15225h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876531901204010035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Fernandes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31289a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso A. Diego" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20516a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12066b" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco R. Fernandes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Andr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2019026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00287b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00385a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628064v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Cachia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2022902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638006v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14661k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201484n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zamboulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000334d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D463V5ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Nobre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903396" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PBL5MG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489951v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia S. Nobre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2010.486712" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alib&#233;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15085756" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03417g" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H7DRMSQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. Bodson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ali&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0KXV3PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1009042" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vignolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800549j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Rahier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gehringer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.024" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX1MT6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425494v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel A. Peric&#224;s" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.053" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46Z81V9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fook S. Tham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600901" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVPMWMJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180035v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062612t" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8T7LWC1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.11.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050028g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-85CTB1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Catto&#235;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sol&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo026214b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PG8D52W7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826702v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero Oleas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826734v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldabe Bilmes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804473v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826674v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sakamoto Yoneda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650962v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635514v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Creff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939820v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389618v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002087v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619350v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619446v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909503v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sbardelotto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graffion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallou&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946943v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950483v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burglova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodakova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950511v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942103v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400202v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400186v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739602v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06167-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nourry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevalier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morin Aldebert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380351v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380315v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Fu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cojocariu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954674v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19454-7_95-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661521v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215787v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero-Oleas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140243" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz Mart&#237;nez Ricci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pablo Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c07241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ludue&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB01290B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Nourry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2025.116661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarado Meza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Santori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06130-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315973" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Avenda&#241;o-Godoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo J. Kogan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Morales Valenzuela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124507" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Guerrero-Florez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.07.151" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132325" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cattoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vaillant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Matta-Secl&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01246" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110991" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044391" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Cojocariu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cattoen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06625f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Trujillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02838" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardoso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayoral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.S. Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601806" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04677D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas G. Croissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Qi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Noureddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. Zink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MLVG41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Ferr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600632" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXPW82R5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02579f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Klausen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb00638h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Toulemon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schmool" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;iz Garitaonandia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lezama" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F10MK594-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leuvrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Khashab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06862f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianshe Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bartlett" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01281" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00797f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc03736k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen M. Khashab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr05649g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082332v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201401759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PRB4TQC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tb00787a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082306v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201404226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN2QP40W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Nunez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#253;na B&#252;rglov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hoda&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A. S. Ferreira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis D. Carlos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402673" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1M5Q1WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212697v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr02620b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7XQ9XKS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401931" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B84Z994R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalya Moitra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3155-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubuisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3431-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082256v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503151w" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5040276" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fernandes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2739-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G06ZBW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusheng Guo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#224;lia Monge-Marcet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Shafir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.10.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z1LN43K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401326p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874863v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201300538" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T64Z9MD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747655v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.10.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGJ5J39N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-011-2610-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7C60W8BZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.01.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GKV460-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876531901204010035" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707715v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graffion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute A.S. Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Fernandes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm31289a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705683v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Alonso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#225;jera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc35227c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia T. Freitas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15225h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749574v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Los Cobos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fousseret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3022769" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713295v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Borja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200205" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0JQZ9Q4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso A. Diego" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20516a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628064v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghong Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Cachia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2022902" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica de Zea Bermudez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ce00385a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638024v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco R. Fernandes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Andr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2019026" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641575v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00287b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm12066b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14661k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201484n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zamboulis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000334d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D463V5ZV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Nobre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.200903396" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9PBL5MG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511676v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alib&#233;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15085756" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia S. Nobre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Benyahya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2010.486712" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J. Bodson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ali&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0KXV3PG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc03417g" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H7DRMSQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1009042" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vignolle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourissou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800549j" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947100v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425494v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel A. Peric&#224;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.053" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46Z81V9L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449014v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Rahier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gehringer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.11.024" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHX1MT6F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fook S. Tham" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600901" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVPMWMJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180035v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062612t" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8T7LWC1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.11.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381549v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja050028g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-85CTB1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Catto&#235;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sol&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo026214b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PG8D52W7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gerard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804473v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826734v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martinez Ricci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Montero Oleas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aldabe Bilmes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826702v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolachai Boniface" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915175v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826674v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sakamoto Yoneda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Borba Cardoso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826606v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650962v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630363v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635514v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635525v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gary-Bobo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630360v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635535v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Creff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wong Chi Man" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939820v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389618v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002087v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03389678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619446v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619350v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909503v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sbardelotto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378154v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378199v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03378563v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544231v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graffion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallou&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909533v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417087v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946943v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissiere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949277v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947086v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950440v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950483v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burglova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodakova" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950511v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942103v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougenot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400186v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739602v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belleville" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-023-06167-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nourry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevalier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morin Aldebert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380351v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380315v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032182v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Fu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cojocariu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Bartlett" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954674v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474702v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19454-7_95-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661521v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bied" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215787v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>