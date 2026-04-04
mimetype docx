--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1495,51 +1495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF3F2FE"/>
+    <w:nsid w:val="3731E95A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>