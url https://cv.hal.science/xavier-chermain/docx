--- v1 (2026-04-04)
+++ v2 (2026-05-17)
@@ -115,1319 +115,1431 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">241431115</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XAoAMgoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Accessible Non-Planar FFF Using Triple Z-Axis Kinematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field‐Aligned Surface‐Filling Curve via Implicit Stitching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garner</w:t>
+                <w:t xml:space="preserve">G. Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Belle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chermain</w:t>
+                <w:t xml:space="preserve">X. Chermain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF '25 - ACM Symposium on Computational Fabrication</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05366062v1</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Geometric Glint Anti-Aliasing with Normal Map Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chermain</w:t>
+                <w:t xml:space="preserve">Atomizer: Beyond Non‐Planar Slicing for Fused Filament Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lucas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P A Hugron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Interactive 3D Graphics and Games, 20-22 avril 2021</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03243968v1</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance Sampling of Glittering BSDFs based on Finite Mixture Distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Specular Image‐Based Lighting Based on BRDF Major Axis Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chermain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Symposium on Rendering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/sr.20211289⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1111/cgf.15233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientable Dense Cyclic Infill for Anisotropic Appearance Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402859v1</w:t>
+                <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonàs Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hugron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3592412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procedural Physically-based BRDF for Real-Time Rendering of Glints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.243-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glint Rendering based on a Multiple‐Scattering Patch BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Merillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (4), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A microfacet-based BRDF for the accurate and efficient rendering of high-definition specular normal maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Merillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1606-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomizer: Beyond Non‐Planar Slicing for Fused Filament Fabrication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Accessible Non-Planar FFF Using Triple Z-Axis Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05237693v1</w:t>
+              <w:t xml:space="preserve">SCF '25 - ACM Symposium on Computational Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Cambridge (MA), United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3745778.3766652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Specular Image‐Based Lighting Based on BRDF Major Axis Sampling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Real-Time Geometric Glint Anti-Aliasing with Normal Map Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04766640v1</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Interactive 3D Graphics and Games, 20-22 avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3451257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientable Dense Cyclic Infill for Anisotropic Appearance Fabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Importance Sampling of Glittering BSDFs based on Finite Mixture Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...359 lines deleted...]
-                <w:t xml:space="preserve">hal-02157630v1</w:t>
+              <w:t xml:space="preserve">Eurographics Symposium on Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/sr.20211289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu basé physique de micro-reflets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chermain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Limoges, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LIMO0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1495,51 +1607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3731E95A"/>
+    <w:nsid w:val="1969A26F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1726,51 +1838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-chermain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-5956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241431115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cocco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zanni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3745778.3766652" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451257" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20211289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05237693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chermain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Hugron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Hugron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0070" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-chermain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-5956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241431115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XAoAMgoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05579571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chermain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70361" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05237693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Hugron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70189" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766640v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cocco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chermain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Hugron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1606-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3745778.3766652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20211289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>