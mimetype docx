--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -84,4723 +84,4853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Accurate Gear Fault Diagnosis: Hybrid Data Enrichment by Digital Twins for Machine Learning-Based Monitoring</w:t>
+                <w:t xml:space="preserve">Hybrid digital twin-based data enrichment strategy for reliable machine learning-based diagnosis of ball bearings under multi-regime operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ephraïm Moshi Ngele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovic Kilundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42417-025-02252-3⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (11), pp.116107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ae526f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459633v1</w:t>
+                <w:t xml:space="preserve">hal-05567500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based fault diagnosis and monitoring of induction machine bearing fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moloverya Kavugho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kilundu Y'Ebondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 238 (113245), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.113245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cycle analysis of muscle vibration during cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Trama</w:t>
+                <w:t xml:space="preserve">Towards Accurate Gear Fault Diagnosis: Hybrid Data Enrichment by Digital Twins for Machine Learning-Based Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Full Professor Hautier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2022.2083010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-025-02252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161083v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Impulsive Ball Mill Forces Effects on the Dynamic Behavior of a Single-Stage Gearbox</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intra-cycle analysis of muscle vibration during cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Full Professor Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines10040226⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.554-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2022.2083010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619674v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of an Industrial Robot Joint Transmission in Presence of Gear Defect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Frej</w:t>
+                <w:t xml:space="preserve">Modeling Impulsive Ball Mill Forces Effects on the Dynamic Behavior of a Single-Stage Gearbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Abir Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovic Kilundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42417-022-00616-7⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Machines Testing and Maintenance, 10 (4), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines10040226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898467v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of defects in rolling element bearings by dynamic classification based on meta-analysis of indicators: supervised real-time OPTICS method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of an Industrial Robot Joint Transmission in Presence of Gear Defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hamouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Felkaoui</w:t>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-021-06528-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-022-00616-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551343v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Online Monitoring of Rolling Bearing: Diagnosis and Prognosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of defects in rolling element bearings by dynamic classification based on meta-analysis of indicators: supervised real-time OPTICS method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Hotait</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+                <w:t xml:space="preserve">A. Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (7), pp.791. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.9151-9171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e23070791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-021-06528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283326v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin-driven machine learning: ball bearings fault severity classification</w:t>
+                <w:t xml:space="preserve">Intelligent Online Monitoring of Rolling Bearing: Diagnosis and Prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hassane Hotait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (4), pp.044006. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/abd280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e23070791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085195v1</w:t>
+                <w:t xml:space="preserve">hal-03283326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exhaustion modify acceleration running signature?</w:t>
+                <w:t xml:space="preserve">Digital twin-driven machine learning: ball bearings fault severity classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Provot</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1974930⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.044006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/abd280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543380v1</w:t>
+                <w:t xml:space="preserve">hal-03085195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Ball Bearing Based on Improved Real-Time OPTICS Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Hotait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sayed Mouchaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.221-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-020-01571-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Based Identification of Bearing Defects under Variable Speed Condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does exhaustion modify acceleration running signature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Valdes-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2021.1974930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543382v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-dynamical modelisation of the degradation of a ball bearing in variables use conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Order-Based Identification of Bearing Defects under Variable Speed Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.3962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984442v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOC-OPTICS: Automatic Online Classification for Condition Monitoring of Rolling Bearing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical model of a single stage gearbox under variable regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taissir Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8050606⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15397734.2020.1863226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006474v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of chain-ring systems on the performance and pedalling technique in BMX elite and cadet riders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-dynamical modelisation of the degradation of a ball bearing in variables use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Belmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Mateo-March</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+                <w:t xml:space="preserve">Hervé Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Lopez-Elvira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Javaloyes Torres</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-202131⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085425v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of a single stage gearbox under variable regime</w:t>
+                <w:t xml:space="preserve">AOC-OPTICS: Automatic Online Classification for Condition Monitoring of Rolling Bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hassane Hotait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15397734.2020.1863226⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8050606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090512v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RT-OPTICS: real-time classification based on OPTICS method to monitor bearings faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of chain-ring systems on the performance and pedalling technique in BMX elite and cadet riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mateo-March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Lopez-Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Benmahdi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Javaloyes Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-017-1375-6⟩</w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-202131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006450v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thigh-Compression Shorts on Muscle Activity and Soft-Tissue Vibration During Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-body vibration improves the functional parameters of individuals with metabolic syndrome: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danúbia Sá-Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+                <w:t xml:space="preserve">Laisa Liane Paineiras-Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gregoire</w:t>
+                <w:t xml:space="preserve">Arlete Francisca-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Bertucci</w:t>
+                <w:t xml:space="preserve">Elzi Martins dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Silva Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002402⟩</w:t>
+              <w:t xml:space="preserve">BMC Endocrine Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12902-018-0329-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086219v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body vibration improves the functional parameters of individuals with metabolic syndrome: an exploratory study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Thigh-Compression Shorts on Muscle Activity and Soft-Tissue Vibration During Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laisa Liane Paineiras-Domingos</w:t>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlete Francisca-Santos</w:t>
+                <w:t xml:space="preserve">Nicolas Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzi Martins dos Anjos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Silva Reis</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Endocrine Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12902-018-0329-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.2145-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086262v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a High-Precision AC Current Source to Measure the nm-Scale Displacements in Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+                <w:t xml:space="preserve">RT-OPTICS: real-time classification based on OPTICS method to monitor bearings faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benmahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+                <w:t xml:space="preserve">S. Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.9451808. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.2157-2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/9451808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-017-1375-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006441v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modal Analysis of Hand–Arm Vibration in Golf: Influence of Grip Strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing a High-Precision AC Current Source to Measure the nm-Scale Displacements in Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9102050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9451808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/9451808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531518v1</w:t>
+                <w:t xml:space="preserve">hal-03006441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cushioning perception is associated with both tibia acceleration peak and vibration magnitude in heel-toe running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Giandolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Footwear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19424280.2018.1555863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of running speed on temporal and frequency indicators from wearable MEMS accelerometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Modal Analysis of Hand–Arm Vibration in Golf: Influence of Grip Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kouroussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2019.1607894⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085141v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time to exhaustion model during prolonged running based on wearable accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Provot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14763141.2018.1549682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do whole body vibration exercises affect lower limbs neuromuscular activity in populations with a medical condition? A systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of running speed on temporal and frequency indicators from wearable MEMS accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-170765⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2019.1607894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086726v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a High Sampling Rate Inertial Measurement Unit for Acceleration During Running</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17091958⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085235v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Bamboo for Vibratory Comfort in Biomechanics of Cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of muscular activity and dynamic response of the lower limb adding vibration to cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Mechanical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874155X01711010044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (13), pp.1465-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1398407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086727v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of muscular activity and dynamic response of the lower limb adding vibration to cycling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do whole body vibration exercises affect lower limbs neuromuscular activity in populations with a medical condition? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fontoura Dionello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Lopes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danubia Sá-Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Soares Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloá Moreira-Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1398407⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-170765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124429v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a High Sampling Rate Inertial Measurement Unit for Acceleration During Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17091958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610071v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of whole body vibration to the lower body in static and dynamic half-squat exercises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Contribution of Bamboo for Vibratory Comfort in Biomechanics of Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Crequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1171894⟩</w:t>
+              <w:t xml:space="preserve">The Open Mechanical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874155X01711010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124469v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra and Inter Test Repeatability of Accelerometric Indicators Measured While Running</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Transmission of whole body vibration to the lower body in static and dynamic half-squat exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 147, pp.573-577. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.409-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2016.1171894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578890v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and dynamic response to vibration in cycling: A feasibility study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Intra and Inter Test Repeatability of Accelerometric Indicators Measured While Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015028⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.573-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086733v1</w:t>
+                <w:t xml:space="preserve">hal-03578890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of the risk assessment of hand-arm system vibrations in cycling: Case of cobblestone road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 229 (4), pp.231-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1754337115579606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vibration frequency and angle knee flexion on muscular activity and transmissibility function during static whole body vibration exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Physiological and dynamic response to vibration in cycling: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Bertucci</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931511⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124540v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of whole-body vibration to lower limb during dynamic squat exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (sup1), pp.148-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online classification for spalling detection and vibratory behavior monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+                <w:t xml:space="preserve">Effect of vibration frequency and angle knee flexion on muscular activity and transmissibility function during static whole body vibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.517-524. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.116-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2014058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006502v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic classification method of fault indicators for bearings’ monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Online classification for spalling detection and vibratory behavior monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14 (2), pp.115-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2013058⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006506v1</w:t>
+                <w:t xml:space="preserve">hal-03006502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive Sensor Device for Measuring Loads on Bearings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic classification method of fault indicators for bearings’ monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (6), pp.2186-2191. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2183674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006509v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capacitive Sensor Device for Measuring Loads on Bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.2186-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2183674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performance of wavelet denoising in vibration analysis: highlighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovic Kilundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (6), pp.850-858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1077546311412992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,2082 +4940,2082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Model for Induction Machine Bearing Fault Diagnosis by Stator Current Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moloverya Kavugho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kilundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dallas, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ball bearing diagnosis using a homogenous hybrid database in a supervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement vibratoire d’une transmission par engrenages en présence des efforts induits par un broyeur à boulets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for diagnosing gear defects by digital twin-assisted supervised classification on a ball mill drivetrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-cycle analysis of the Vastus Lateralis muscle vibration during cycling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Automatization of induction Motors faults diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radouane El Bouisfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaä El Menzhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Fallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euro-Mediterranean conference for environmental integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization automating monitoring based on classification for rolling bearing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of exhaustion level on tibial acceleration signature of amateur runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Najdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valdes-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibroengineering PROCEDIA 31</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21595/vp.2020.21315⟩</w:t>
+              <w:t xml:space="preserve">45th congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S241-S243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101264v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exhaustion level on tibial acceleration signature of amateur runners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimization automating monitoring based on classification for rolling bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hotait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th congrès de la société de biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815322⟩</w:t>
+              <w:t xml:space="preserve">Vibroengineering PROCEDIA 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dublin, Ireland. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21595/vp.2020.21315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086742v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance multidimensionnelle des machines tournantes par classification Dynamique dans un but de maintenance conditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouche Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de dimension des indicateurs de défaut par méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouche Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Mechanics and Matterials (ICMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de surveillance des machines tournantes par classification en temps réel des signatures vibratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Hotait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biomechanics and Ergonomics of the Impact of Anti-fatigue Mats on Decreasing Whole Body Vibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suivi de dégradation multidimensionnel des roulements par méthode de classification dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benmahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tareq Ahram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors. AHFE 2017. Advances in Intelligent Systems and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIMM18, International Conference on Industrials Metrology and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sétif, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101270v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de dégradation multidimensionnel des roulements par méthode de classification dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Benmahdi</w:t>
+                <w:t xml:space="preserve">The Biomechanics and Ergonomics of the Impact of Anti-fatigue Mats on Decreasing Whole Body Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Taiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Ahram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMM18, International Conference on Industrials Metrology and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors. AHFE 2017. Advances in Intelligent Systems and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Los Angeles, California, United States. pp.60-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60825-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006534v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale opérationnelle du couple vélo-cycliste (S10)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation 2D des membres inférieurs et comportement modale face aux paramètres biomécaniques (S10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446220v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité d'une centrale inertielle pour la mesure de signaux vibratoires durant une activité de course à pied (S10)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse modale opérationnelle du couple vélo-cycliste (S10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Demany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Crequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446174v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D des membres inférieurs et comportement modale face aux paramètres biomécaniques (S10)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validité d'une centrale inertielle pour la mesure de signaux vibratoires durant une activité de course à pied (S10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446099v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time multi-features dynamic classification for bearing monitoring by vibrations analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISQUES PHYSIQUES ASSOCIES AUX VIBRATIONS CHEZ LE CYCLISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of a temporal indicator corresponding to each vibratory source for a predictive maintenance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6895,253 +7025,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Monitoring of Rotating Machinery for Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Zimroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 19, 2022, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-79519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Body Vibrations, Physical and Biological Effects on the Human Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiar Redha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Bittencourt Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Bernardo-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 2018, 9781138500013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7151,553 +7281,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Robot Gear Transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dynamic Remaining Useful Life Estimation for a Shaft Bearings System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fakher Chaari, Xavier Chiementin, Radoslaw Zimroz, Fabrice Bolaers, Mohamed Haddar. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_9⟩</w:t>
+              <w:t xml:space="preserve">Smart Monitoring of Rotating Machinery for Industry 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Springer International Publishing, pp.169-178, 2022, Applied Condition Monitoring, 978-3-030-79519-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79519-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898506v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Remaining Useful Life Estimation for a Shaft Bearings System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modeling of Robot Gear Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Frej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Monitoring of Rotating Machinery for Industry 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79519-1_11⟩</w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2022, Lecture Notes in Mechanical Engineering, 978-3-031-14615-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543374v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Synchronous Averaging Based Detection of Bearing Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer International Publishing, pp.233-241, 2022, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85584-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor-Ball Bearings System Under Variable Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taissir Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.19-26, 2021, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76517-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7707,291 +7837,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance 4.0: Benefits of digital innovations for wind farms, Maintenance 4.0, les innovations digitales au service des parcs éoliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart monitoring of rotating machines based on real time clustering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la classification dynamique au service de la maintenance des machines tournantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie vibratoire en sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8138,51 +8268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ngandu Kalala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujelben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanto Rasolofondraibe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02252-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moloverya Kavugho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ngandu Kalala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasolofondraibe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu Y'Ebondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chiementin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04161083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Full Professor Hautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2083010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03619674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bovic Kilundu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10040226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Frej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bolaers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-022-00616-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felkaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06528-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hotait" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Farhat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abd280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Nadjem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1974930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01571-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belmiloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8050606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mateo-March" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopez-Elvira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javaloyes Torres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-202131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2020.1863226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmahdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1375-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#250;bia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Liane Paineiras-Domingos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Francisca-Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi Martins dos Anjos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-018-0329-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9451808" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607894" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1549682" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fontoura Dionello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Lopes de Souza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danubia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Soares Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#225; Moreira-Marconi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-170765" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Oudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Feron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874155X01711010044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1398407" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1171894" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vitry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.242" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337115579606" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931565" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kerroumi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013058" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marconnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2183674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311412992" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03818472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Bouisfi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia&#228; El Menzhi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Fallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotait" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/vp.2020.21315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Provot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najdem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815322" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouche Khalil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Felkaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60825-9_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demany" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446174v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852262v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolaers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiar Redha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Bittencourt Machado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernardo-Filho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1_11" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_23" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Moshi Ngele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ngandu Kalala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujelben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bovic Kilundu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae526f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moloverya Kavugho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ngandu Kalala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasolofondraibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu Y'Ebondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chiementin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanto Rasolofondraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02252-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04161083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Full Professor Hautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2083010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03619674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10040226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Frej" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bolaers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-022-00616-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06528-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hotait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abd280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01571-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Nadjem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1974930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2020.1863226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belmiloud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8050606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mateo-March" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopez-Elvira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javaloyes Torres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-202131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#250;bia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Liane Paineiras-Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Francisca-Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi Martins dos Anjos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-018-0329-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmahdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1375-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9451808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1549682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607894" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1398407" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fontoura Dionello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Lopes de Souza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danubia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Soares Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#225; Moreira-Marconi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-170765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Oudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091958" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Feron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874155X01711010044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1171894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.242" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337115579606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931565" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kerroumi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marconnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2183674" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311412992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousinard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03818472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Bouisfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia&#228; El Menzhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Fallah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Provot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najdem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815322" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotait" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/vp.2020.21315" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouche Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Felkaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60825-9_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demany" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolaers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiar Redha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Bittencourt Machado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernardo-Filho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1_11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>