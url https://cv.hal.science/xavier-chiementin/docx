--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -248,274 +248,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based fault diagnosis and monitoring of induction machine bearing fault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Accurate Gear Fault Diagnosis: Hybrid Data Enrichment by Digital Twins for Machine Learning-Based Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moloverya Kavugho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. Chiementin</w:t>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.113245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-025-02252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224179v1</w:t>
+                <w:t xml:space="preserve">hal-05459633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Accurate Gear Fault Diagnosis: Hybrid Data Enrichment by Digital Twins for Machine Learning-Based Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+                <w:t xml:space="preserve">Model-based fault diagnosis and monitoring of induction machine bearing fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moloverya Kavugho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ngandu Kalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kilundu Y'Ebondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+                <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238 (113245), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42417-025-02252-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2025.113245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459633v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-cycle analysis of muscle vibration during cycling</w:t>
               </w:r>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -908,51 +908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of defects in rolling element bearings by dynamic classification based on meta-analysis of indicators: supervised real-time OPTICS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Hotait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (7), pp.791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1259,77 +1259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Ball Bearing Based on Improved Real-Time OPTICS Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Hotait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sayed Mouchaweh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.221-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1608,533 +1608,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of a single stage gearbox under variable regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-dynamical modelisation of the degradation of a ball bearing in variables use conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taissir Hentati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+                <w:t xml:space="preserve">Dalila Belmiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fakher Chaari</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15397734.2020.1863226⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090512v1</w:t>
+                <w:t xml:space="preserve">hal-02984442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-dynamical modelisation of the degradation of a ball bearing in variables use conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AOC-OPTICS: Automatic Online Classification for Condition Monitoring of Rolling Bearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Hotait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020083⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8050606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984442v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOC-OPTICS: Automatic Online Classification for Condition Monitoring of Rolling Bearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassane Hotait</w:t>
+                <w:t xml:space="preserve">The effect of chain-ring systems on the performance and pedalling technique in BMX elite and cadet riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mateo-March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Lopez-Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Javaloyes Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8050606⟩</w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-202131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006474v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of chain-ring systems on the performance and pedalling technique in BMX elite and cadet riders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bertucci</w:t>
+                <w:t xml:space="preserve">Numerical model of a single stage gearbox under variable regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taissir Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Javaloyes Torres</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IES-202131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15397734.2020.1863226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085425v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body vibration improves the functional parameters of individuals with metabolic syndrome: an exploratory study</w:t>
               </w:r>
@@ -2401,64 +2401,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RT-OPTICS: real-time classification based on OPTICS method to monitor bearings faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benmahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a High-Precision AC Current Source to Measure the nm-Scale Displacements in Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,676 +3097,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a High Sampling Rate Inertial Measurement Unit for Acceleration During Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcela Munera</w:t>
+                <w:t xml:space="preserve">Emeric Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17091958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610071v1</w:t>
+                <w:t xml:space="preserve">hal-03085235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of muscular activity and dynamic response of the lower limb adding vibration to cycling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bertucci</w:t>
+                <w:t xml:space="preserve">Do whole body vibration exercises affect lower limbs neuromuscular activity in populations with a medical condition? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fontoura Dionello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Duc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrícia Lopes de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danubia Sá-Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Soares Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloá Moreira-Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1398407⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.667-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-170765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124429v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do whole body vibration exercises affect lower limbs neuromuscular activity in populations with a medical condition? A systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danubia Sá-Caputo</w:t>
+                <w:t xml:space="preserve">Contribution of Bamboo for Vibratory Comfort in Biomechanics of Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Soares Morel</w:t>
+                <w:t xml:space="preserve">Samuel Crequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloá Moreira-Marconi</w:t>
+                <w:t xml:space="preserve">Robin Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RNN-170765⟩</w:t>
+              <w:t xml:space="preserve">The Open Mechanical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874155X01711010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086726v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a High Sampling Rate Inertial Measurement Unit for Acceleration During Running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Provot</w:t>
+                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bolaers</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17091958⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085235v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Bamboo for Vibratory Comfort in Biomechanics of Cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of muscular activity and dynamic response of the lower limb adding vibration to cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Mechanical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.44-54. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (13), pp.1465-1475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874155X01711010044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1398407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086727v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of whole body vibration to the lower body in static and dynamic half-squat exercises</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,317 +3993,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the risk assessment of hand-arm system vibrations in cycling: Case of cobblestone road</w:t>
+                <w:t xml:space="preserve">Physiological and dynamic response to vibration in cycling: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 229 (4), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1754337115579606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086734v1</w:t>
+                <w:t xml:space="preserve">hal-03086733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and dynamic response to vibration in cycling: A feasibility study</w:t>
+                <w:t xml:space="preserve">Model of the risk assessment of hand-arm system vibrations in cycling: Case of cobblestone road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Duc</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (5), pp.503. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part P: Journal of Sports Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (4), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1754337115579606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086733v1</w:t>
+                <w:t xml:space="preserve">hal-03086734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of whole-body vibration to lower limb during dynamic squat exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,77 +4350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vibration frequency and angle knee flexion on muscular activity and transmissibility function during static whole body vibration exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (6), pp.517-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,51 +4597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2), pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,51 +4675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive Sensor Device for Measuring Loads on Bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,64 +4818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovic Kilundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Crequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4954,103 +4954,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Model for Induction Machine Bearing Fault Diagnosis by Stator Current Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moloverya Kavugho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kilundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dallas, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cousinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,51 +5218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ngandu Kalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5635,248 +5635,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exhaustion level on tibial acceleration signature of amateur runners</w:t>
+                <w:t xml:space="preserve">Optimization automating monitoring based on classification for rolling bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Provot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">H. Hotait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th congrès de la société de biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815322⟩</w:t>
+              <w:t xml:space="preserve">Vibroengineering PROCEDIA 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dublin, Ireland. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21595/vp.2020.21315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086742v1</w:t>
+                <w:t xml:space="preserve">hal-03101264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization automating monitoring based on classification for rolling bearing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of exhaustion level on tibial acceleration signature of amateur runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Provot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Najdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hotait</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L. Valdes-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chiementin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibroengineering PROCEDIA 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dublin, Ireland. pp.15-20, </w:t>
+              <w:t xml:space="preserve">45th congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S241-S243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21595/vp.2020.21315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101264v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance multidimensionnelle des machines tournantes par classification Dynamique dans un but de maintenance conditionnelle</w:t>
               </w:r>
@@ -5888,51 +5888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouche Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,51 +5983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de dimension des indicateurs de défaut par méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouche Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Hotait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,51 +6186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de dégradation multidimensionnel des roulements par méthode de classification dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benmahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Felkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Taiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,217 +6405,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D des membres inférieurs et comportement modale face aux paramètres biomécaniques (S10)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcela Munera</w:t>
+                <w:t xml:space="preserve">Analyse modale opérationnelle du couple vélo-cycliste (S10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Demany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Crequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446099v1</w:t>
+                <w:t xml:space="preserve">hal-03446220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale opérationnelle du couple vélo-cycliste (S10)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Crequy</w:t>
+                <w:t xml:space="preserve">Modélisation 2D des membres inférieurs et comportement modale face aux paramètres biomécaniques (S10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446220v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité d'une centrale inertielle pour la mesure de signaux vibratoires durant une activité de course à pied (S10)</w:t>
               </w:r>
@@ -6722,51 +6722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time multi-features dynamic classification for bearing monitoring by vibrations analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Kerroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanto Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bolaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rasolofondraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chiementin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taissir Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8268,51 +8268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Moshi Ngele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ngandu Kalala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujelben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bovic Kilundu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae526f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moloverya Kavugho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ngandu Kalala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasolofondraibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu Y'Ebondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chiementin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanto Rasolofondraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02252-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04161083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Full Professor Hautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2083010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03619674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10040226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Frej" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bolaers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-022-00616-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06528-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hotait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abd280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01571-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Nadjem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1974930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2020.1863226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belmiloud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8050606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mateo-March" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopez-Elvira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javaloyes Torres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-202131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#250;bia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Liane Paineiras-Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Francisca-Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi Martins dos Anjos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-018-0329-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmahdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1375-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9451808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1549682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607894" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1398407" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fontoura Dionello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Lopes de Souza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danubia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Soares Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#225; Moreira-Marconi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-170765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085235v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Oudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091958" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Feron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874155X01711010044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1171894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.242" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337115579606" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931565" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kerroumi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marconnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2183674" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311412992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousinard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03818472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Bouisfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia&#228; El Menzhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Fallah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Provot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najdem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815322" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101264v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotait" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/vp.2020.21315" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouche Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Felkaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60825-9_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demany" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolaers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiar Redha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Bittencourt Machado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernardo-Filho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1_11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephra&#239;m Moshi Ngele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ngandu Kalala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujelben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bovic Kilundu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ae526f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanto Rasolofondraibe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-025-02252-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224179v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moloverya Kavugho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ngandu Kalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rasolofondraibe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu Y'Ebondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chiementin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04161083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Full Professor Hautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2022.2083010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03619674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10040226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Frej" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bolaers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-022-00616-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felkaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06528-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Hotait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23070791" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Farhat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abd280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayed Mouchaweh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01571-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Nadjem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourgain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.1974930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belmiloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8050606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mateo-March" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lopez-Elvira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javaloyes Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-202131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2020.1863226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#250;bia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Liane Paineiras-Domingos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Francisca-Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzi Martins dos Anjos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Silva Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12902-018-0329-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gregoire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benmahdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-017-1375-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9451808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Giandolini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2018.1555863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1549682" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607894" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Oudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17091958" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fontoura Dionello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Lopes de Souza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danubia S&#225;-Caputo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Soares Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#225; Moreira-Marconi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-170765" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Feron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874155X01711010044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1398407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2016.1171894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Vitry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.242" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1754337115579606" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931565" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931511" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006502v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kerroumi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marconnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2183674" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546311412992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilundu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousinard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03818472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane El Bouisfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia&#228; El Menzhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Fallah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotait" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/vp.2020.21315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03086742v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Provot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najdem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdes-Tamayo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815322" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouche Khalil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Felkaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60825-9_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446220v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demany" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vitry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bolaers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Zimroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03101252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiar Redha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Bittencourt Machado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bernardo-Filho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03543374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79519-1_11" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85584-0_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>