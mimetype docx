--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1004,260 +1004,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Interference Antagonizes Proviral Gene Expression to Promote HIV Latency</w:t>
+                <w:t xml:space="preserve">HIV-1 Tat protein induces TNF-α and IL-10 production by human macrophages: Differential implication of PKC-βII and -δ isozymes and MAP kinases ERK1/2 and p38</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Lenasi</w:t>
+                <w:t xml:space="preserve">Kaoutar Leghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Matija Peterlin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmostafa Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2008.05.016⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2008.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875324v1</w:t>
+                <w:t xml:space="preserve">hal-03875694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Tat protein induces TNF-α and IL-10 production by human macrophages: Differential implication of PKC-βII and -δ isozymes and MAP kinases ERK1/2 and p38</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Leghmari</w:t>
+                <w:t xml:space="preserve">Transcriptional Interference Antagonizes Proviral Gene Expression to Promote HIV Latency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Lenasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elmostafa Bahraoui</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Matija Peterlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2008.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03875694v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat competes with HEXIM1 to increase the active pool of P-TEFb for HIV-1 transcription</w:t>
               </w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Barboric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Lenasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Matija Peterlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV latency: present knowledge and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Lenasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Matija Peterlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,51 +1767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Srbic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Belhaouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Raffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lemaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Salifou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Basavarajaiah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Grasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helsmoortel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb2947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Contreras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harwig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.08.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mzoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Peterlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Bahraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-37" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunye Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matija Peterlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02517-10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweneker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Shih Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mccune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deeks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807898200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamaguchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Handa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006918" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Lenasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2008.05.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Leghmari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2008.06.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H9BZ2KD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Czudnochowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Barboric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Matija Peterlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17460794.1.6.733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Srbic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;maa Belhaouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Raffel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lemaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Barbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Salifou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Burnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornima Basavarajaiah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppa Grasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Helsmoortel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb2947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wagschal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Contreras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harwig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.08.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mzoughi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Peterlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmostafa Bahraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-37" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunye Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matija Peterlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02517-10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schweneker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Shih Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mccune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deeks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807898200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamaguchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Handa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006918" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Leghmari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Moureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2008.06.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H9BZ2KD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Lenasi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2008.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Czudnochowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Barboric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Matija Peterlin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17460794.1.6.733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>