--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -442,1070 +442,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the nature of the reach-and-grasp deficit in glaucoma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue résident-famille-institution : clé du consentement à l’entrée en Ehpad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 42 / n° 163 (3), pp.235-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.163.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018722v1</w:t>
+                <w:t xml:space="preserve">hal-03268768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the Nature of the Reach-and-Grasp Deficit in Glaucoma?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A saccadic choice task for target face detection at large visual eccentricities in patients with glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rouland</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachet Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corveleyn Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacchetti Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Glaucoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001555⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 97, pp.871-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018698v1</w:t>
+                <w:t xml:space="preserve">hal-03018189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue résident-famille-institution : clé du consentement à l’entrée en Ehpad</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the Nature of the Reach-and-Grasp Deficit in Glaucoma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.163.0235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268768v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A saccadic choice task for target face detection at large visual eccentricities in patients with glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue résident-famille-institution : clé du consentement à l’entrée en Ehpad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Rouland</w:t>
+                <w:t xml:space="preserve">Cyril Drouot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001586⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol. 42 / n° 163 (3), pp.235-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.163.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018189v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue résident-famille-institution : clé du consentement à l’entrée en Ehpad</w:t>
+                <w:t xml:space="preserve">What is the nature of the reach-and-grasp deficit in glaucoma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drouot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.163.0235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474833v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience subjective de la « Rubber Hand Illusion » : vers une meilleure compréhension de l’altération des représentations corporelles dans la schizophrénie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Faure</w:t>
+                <w:t xml:space="preserve">Effet de la thérapie des schémas sur la dépression de la personne âgée institutionnalisée : 3 études de cas uniques de type AB en lignes de bases multiples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322718v1</w:t>
+                <w:t xml:space="preserve">hal-02138976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la thérapie des schémas sur la dépression de la personne âgée institutionnalisée : 3 études de cas uniques de type AB en lignes de bases multiples.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+                <w:t xml:space="preserve">L’expérience subjective de la « Rubber Hand Illusion » : vers une meilleure compréhension de l’altération des représentations corporelles dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bartoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.S120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138976v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional capture by incongruent object/background scenes in patients with Alzheimer disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">What Is the Nature of the Reach and Grasp Deficit in Wet Age-related Macular Degeneration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.4-12. </w:t>
+              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (3), pp.171-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140126v1</w:t>
+                <w:t xml:space="preserve">hal-02140118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Nature of the Reach and Grasp Deficit in Wet Age-related Macular Degeneration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attentional capture by incongruent object/background scenes in patients with Alzheimer disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optometry and Vision Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/OPX.0000000000001189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’approche multisensorielle en ambulatoire dans la prise en soin d’une résidente institutionnalisée en EHPAD</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ansaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Palazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (106), pp.256-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1920,1083 +1920,1096 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de l’influence d’environnements olfacto-auditifs sur les fonctions exécutives d’adultes jeunes et âgés</w:t>
+                <w:t xml:space="preserve">Neurocognitive complexity of translating information from visuospatial map to action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. Corveleyn</w:t>
+                <w:t xml:space="preserve">Maud Saulay-Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Naveilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ramanoël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Arômes Parfums</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Chimie de Nice, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">6th Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697464v1</w:t>
+                <w:t xml:space="preserve">hal-05592679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of music and smells on young and older adults' executive functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Etudes de l’influence d’environnements olfacto-auditifs sur les fonctions exécutives d’adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR O3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR O3, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Arômes Parfums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Chimie de Nice, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697469v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements olfacto-auditifs et vieillissement démographique, quels enjeux pour les adultes jeunes et âgés d'aujourd'hui et de demain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influences of music and smells on young and older adults' executive functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs, Création-Recherche en Olfaction : pratiques et métiers en mutations. Acte 1. Sommes-nous manipulés par les senteurs ou est-ce nous qui les manipulons ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARA-SEPPIA, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR O3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR O3, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697472v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Croisons les doigts ! » : augmentation de la saillance des informations proprioceptives dans le paradigme de la RHI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Environnements olfacto-auditifs et vieillissement démographique, quels enjeux pour les adultes jeunes et âgés d'aujourd'hui et de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk D Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs, session "Corps &amp; Espace".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPNC, 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs, Création-Recherche en Olfaction : pratiques et métiers en mutations. Acte 1. Sommes-nous manipulés par les senteurs ou est-ce nous qui les manipulons ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARA-SEPPIA, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697473v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODOJAZZ : quand les parfums se mêlent à la musique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Croisons les doigts ! » : augmentation de la saillance des informations proprioceptives dans le paradigme de la RHI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Antonczak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Son de l’UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Semaine du Son de l’UNESCO, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs, session "Corps &amp; Espace".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPNC, 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697478v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des traces tactiles et proprioceptives dans la construction de l'image du corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">ODOJAZZ : quand les parfums se mêlent à la musique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Corveleyn</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie à Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Semaine du Son de l’UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Semaine du Son de l’UNESCO, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697483v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of central or peripheral visual field loss on object reachability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Low Vision Research and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action au cœur de la cognition et de la mémoire humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie (SFP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; CeRCA; CAPS, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor action reduces the temporal asynchrony between two visual but not visuo-tactile changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">L'impact des traces tactiles et proprioceptives dans la construction de l'image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV the European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">60ème Congrès de la Société Française de Psychologie à Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907224v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor action reduces the temporal asynchrony between two visual changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3025,674 +3038,769 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motor action reduces the temporal asynchrony between two visual but not visuo-tactile changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan López-Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV the European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alghero, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d'un programme intergénérationnel sur deux populations fragiles : des personnes âgées isolées et des enfants en réseau d'éducation prioritaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can odors help us to focus? A multisensory and personalized approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk D Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragilité et prévention de la dépendance du sujet âgé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">19th International Symposium on Olfaction and Taste (ISOT2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991020v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can odors help us to focus? A multisensory and personalized approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faisabilité d'un programme intergénérationnel sur deux populations fragiles : des personnes âgées isolées et des enfants en réseau d'éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Piano Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Corveleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Olfaction and Taste (ISOT2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Fragilité et prévention de la dépendance du sujet âgé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697487v1</w:t>
+                <w:t xml:space="preserve">hal-04991020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does your favorite work environment smell like? The influence of age on daily habits related to odors and concentration in adults, and on the perceived olfactory characteristics of stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria-Anne Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement F. A. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odeuropa Smell Culture Fair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could background music and odors optimize young and older adults' cognitive performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Smells and Music on Young and Older Adults Cognitive Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane L. Bartoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adrian-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk D Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration of The NeuroMod Institute for Modeling in Neuroscience and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3702,114 +3810,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liage sensoriel par l’action : rôle des modèles internes et approche diagnostique dans le cadre de la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Corveleyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Charles de Gaulle - Lille III, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LIL30017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01080073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3956,51 +4064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saulay&#8208;carret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Naveilhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corveleyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1652537" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Angel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachet Valentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corveleyn Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchetti Pascal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001586" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03322718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bartoletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.06.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB072GW5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ansaldo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blampain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delayen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205014666171030105720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L&#243;pez-Moliner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01214350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0772-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D Steiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700211v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano Brousse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Anne Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement F. A. Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03322723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LIL30017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saulay&#8208;carret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Naveilhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corveleyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bartoletti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1652537" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Boulvert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134808-bja10101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.163.0235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachet Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corveleyn Xavier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchetti Pascal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rouland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001555" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03322718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bartoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Corveleyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.06.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB072GW5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ansaldo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palazzolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Blampain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavenu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delayen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205014666171030105720" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan L&#243;pez-Moliner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01214350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-014-0772-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Saulay-Carret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane L. Bartoletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adrian-Scotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D Steiner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piano Brousse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sacco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria-Anne Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement F. A. Andrieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03322723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01080073v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LIL30017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>