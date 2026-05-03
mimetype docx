--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -486,5518 +486,5518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
+                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Benoit</w:t>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Angela Bearth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.41647. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429380v1</w:t>
+                <w:t xml:space="preserve">hal-05132938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering tumorigenic signaling: Succinate dehydrogenase inhibitor (SDHi) fungicides induce oncometabolite accumulation and metabolic shift in human colon cells</w:t>
+                <w:t xml:space="preserve">Food additive mixtures in French children and adults: the nationally representative Esteban study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kloé Debizet</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rives</w:t>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Imler</w:t>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109503⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098483v1</w:t>
+                <w:t xml:space="preserve">hal-05429379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bearth</w:t>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132938v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2025, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318950v1</w:t>
+                <w:t xml:space="preserve">hal-05317901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive mixtures in French children and adults: the nationally representative Esteban study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
+                <w:t xml:space="preserve">Role of phthalates in breast cancer initiation, progression and drug rersistance: A scoping review and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27819-8⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.111721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429379v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Galardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
+                <w:t xml:space="preserve">The Janus-facedness of the aryl hydrocarbon receptor pathway Report of the 6th International AHR Meeting: Research, Prevention, Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haarmann-Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paige Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.116808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.116808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317901v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Janus-facedness of the aryl hydrocarbon receptor pathway Report of the 6th International AHR Meeting: Research, Prevention, Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Haarmann-Stemmann</w:t>
+                <w:t xml:space="preserve">Florian Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Reichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Paige Lawrence</w:t>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary H Perdew</w:t>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234, pp.116808. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.116808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432134v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05330556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food additive mixtures and type 2 diabetes incidence: Results from the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Geffroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e1004570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05330556v1</w:t>
+                <w:t xml:space="preserve">hal-05263362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive mixtures and type 2 diabetes incidence: Results from the NutriNet-Santé prospective cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Javaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004570⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263362v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering tumorigenic signaling: Succinate dehydrogenase inhibitor (SDHi) fungicides induce oncometabolite accumulation and metabolic shift in human colon cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fun Man Fung</w:t>
+                <w:t xml:space="preserve">Kloé Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.109503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668583v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Armant</w:t>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Selenay Degerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296774v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic disrupting chemicals in the intestine: the need for biologically relevant models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+                <w:t xml:space="preserve">Fun Man Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13878⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1191-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04709544v1</w:t>
+                <w:t xml:space="preserve">hal-04668583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Touma</w:t>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenay Degerli</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356246v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic disrupting chemicals in the intestine: the need for biologically relevant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jaylet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola M Smith</w:t>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Viviani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.1397-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668584v1</w:t>
+                <w:t xml:space="preserve">ineris-04709544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Application of the Key Characteristics Framework to Identify Potential Breast Carcinogens Using Publicly Available in Vivo , in Vitro , and in Silico Data”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (4), pp.048004-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/EHP14884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+                <w:t xml:space="preserve">Nicola M Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barouki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Barbara Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Andréau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birgitte Lindeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.285768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748588v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Andréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669203v1</w:t>
+                <w:t xml:space="preserve">hal-04748588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of the chemical exposome to neurodegenerative disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-024-01627-1⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1898), pp.20220510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04574328v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Birgitte Lindeman</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of the chemical exposome to neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.812-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-024-01627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765496v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive emulsifiers and the risk of type 2 diabetes: analysis of data from the NutriNet-Santé prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Lindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.285768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00086-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04668298v1</w:t>
+                <w:t xml:space="preserve">hal-04765496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food additive emulsifiers and cancer risk: Results from the French prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (2), pp.e1004338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food additive emulsifiers and the risk of type 2 diabetes: analysis of data from the NutriNet-Santé prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Warembourg</w:t>
+                <w:t xml:space="preserve">Clara Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Güil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00086-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038167v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+                <w:t xml:space="preserve">Nuria Güil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Colombo</w:t>
+                <w:t xml:space="preserve">Nikos Stratakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
+                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.037011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041202v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoke and tumor micro-environment co-promote aggressiveness of human breast cancer cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Benoit</w:t>
+                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Tomkiewicz</w:t>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Delit</w:t>
+                <w:t xml:space="preserve">Massimo Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Khider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 192 (1), pp.30-42. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfad013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669216v1</w:t>
+                <w:t xml:space="preserve">hal-04041202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene and Cerium Dioxide Nanoparticles in Co-Exposure Impair Human Trophoblast Cell Stress Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cigarette smoke and tumor micro-environment co-promote aggressiveness of human breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Deval</w:t>
+                <w:t xml:space="preserve">Celine Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Nedder</w:t>
+                <w:t xml:space="preserve">Maxime Delit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Degrelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+                <w:t xml:space="preserve">Hanna Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065439⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (1), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030539v1</w:t>
+                <w:t xml:space="preserve">hal-04669216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzo(a)pyrene and Cerium Dioxide Nanoparticles in Co-Exposure Impair Human Trophoblast Cell Stress Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minji Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Jasmina Rogozarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emond</w:t>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03920954v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Kynurenine/AhR Pathway in Diseases Related to Metabolism and Cancer</w:t>
+                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Shadboorestan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dairou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Minji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/11786469231185102⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669206v1</w:t>
+                <w:t xml:space="preserve">anses-03920954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive emulsifiers and risk of cardiovascular disease in the NutriNet-Santé cohort: prospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of the Kynurenine/AhR Pathway in Diseases Related to Metabolism and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Shadboorestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11786469231185102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj-2023-076058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205056v1</w:t>
+                <w:t xml:space="preserve">hal-04669206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ah Receptor from Toxicity to Therapeutics: Report from the 5th AHR Meeting at Penn State University, USA, June 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ellen H van den Bogaard</w:t>
+                <w:t xml:space="preserve">Food additive emulsifiers and risk of cardiovascular disease in the NutriNet-Santé cohort: prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065550⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.e076058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2023-076058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669215v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ah Receptor from Toxicity to Therapeutics: Report from the 5th AHR Meeting at Penn State University, USA, June 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
+                <w:t xml:space="preserve">Megan Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Howard</w:t>
+                <w:t xml:space="preserve">David H Sherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Agay-Shay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Ellen H van den Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705630v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SH-SY5Y human neuroblastoma cell line, a relevant in vitro cell model for investigating neurotoxicology in human: focus on organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Lopez-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Lopez-Suarez</w:t>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuro.2022.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRCA1 affects global DNA methylation through regulation of DNMT1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoling Xu</w:t>
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Its Diverse Ligands and Functions: An Exposome Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2010.128⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (1), pp.383-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-pharmtox-052220-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440350v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+                <w:t xml:space="preserve">BRCA1 affects global DNA methylation through regulation of DNMT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Lahusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (11), pp.1201 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2010.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765488v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Medhi Hichor</w:t>
+                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talía Boronat-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbon Virtual Issue Reviews, 596 (24), pp.3107-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182519v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450 of Caenorhabditis elegans: Implication in Biological Functions and Metabolism of Xenobiotics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiranya Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karen Carrasco Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12030342⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745295v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Its Diverse Ligands and Functions: An Exposome Receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Cytochromes P450 of Caenorhabditis elegans: Implication in Biological Functions and Metabolism of Xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Borowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-pharmtox-052220-⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12030342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745292v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched-chain amino acids and insulin resistance, from protein supply to diet-induced obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Modulators of the C. elegans Aryl Hydrocarbon Receptor and Characterization of Transcriptomic and Metabolic AhR-1 Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+                <w:t xml:space="preserve">Marine de Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine de Bouvier</w:t>
+                <w:t xml:space="preserve">Ophélie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), pp.1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox11051030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent and -Independent Pathways Mediate Curcumin Anti-Aging Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Brinkmann</w:t>
+                <w:t xml:space="preserve">Margherita Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Romeo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Larigot</w:t>
+                <w:t xml:space="preserve">Anne Hemmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Tschage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox11040613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to food additive mixtures in 106,000 French adults from the NutriNet-Santé cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+                <w:t xml:space="preserve">Sarah Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Esseddik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+                <w:t xml:space="preserve">Keren Agay-Shay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Agaesse</w:t>
+                <w:t xml:space="preserve">Juan P Arrebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.115015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98496-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376892v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
               </w:r>
@@ -6022,64 +6022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
@@ -6169,51 +6169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Atasoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.281. </w:t>
@@ -6245,554 +6245,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness and Metastatic Potential of Breast Cancer Cells Co-Cultured with Preadipocytes and Exposed to an Environmental Pollutant Dioxin: An in Vitro and in Vivo Zebrafish Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.729-734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741287v1</w:t>
+                <w:t xml:space="preserve">hal-03744699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbateurs endocriniens : de quoi parle-t-on, et quels nouveaux mécanismes de toxicité mettent-ils en jeu ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les effets des co-expositions du BaP avec des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (7), pp.723-726</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microplastiques et nanomatériaux, 17, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744691v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03348846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Aggressiveness and Metastatic Potential of Breast Cancer Cells Co-Cultured with Preadipocytes and Exposed to an Environmental Pollutant Dioxin: An in Vitro and in Vivo Zebrafish Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp7102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744739v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Perturbateurs endocriniens : de quoi parle-t-on, et quels nouveaux mécanismes de toxicité mettent-ils en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (7), pp.729-734</w:t>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.723-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744699v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des co-expositions du BaP avec des nanoparticules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03348846v1</w:t>
+                <w:t xml:space="preserve">hal-03744739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Cysteine Redox Dynamics Underlie (Mal)adaptive Mechanisms to Chronic Intermittent Hypoxia in Kidney Cortex</w:t>
               </w:r>
@@ -7040,4779 +7040,4784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to food additive mixtures in 106,000 French adults from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongliang Li</w:t>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Cédric Agaesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98496-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+                <w:t xml:space="preserve">hal-03376892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental chemicals, breast cancer progression and drug resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-020-00670-2⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182397v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+                <w:t xml:space="preserve">Environmental chemicals, breast cancer progression and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-020-00670-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617147v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementaleII. Maladies diagnostiquées chez l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lescaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Baaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (3), pp.231-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Huc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618196v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forum where french‐speaking faculty can exchange research on teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bmb.21258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic freshwater contamination: an issue advanced by science with public engagement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Lacorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05300-0⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122843v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Bisphenol S to Adverse Outcome Pathways Using a Combined Text Mining and Systems Biology Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Microplastic freshwater contamination: an issue advanced by science with public engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lacorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp4200⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196330v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between exposure to organochlorine chemicals and endometriosis in experimental studies: A systematic review protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Linking Bisphenol S to Adverse Outcome Pathways Using a Combined Text Mining and Systems Biology Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Carvaillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.400-407. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.047005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.12.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp4200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196329v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Associations between exposure to organochlorine chemicals and endometriosis in experimental studies: A systematic review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.400-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+                <w:t xml:space="preserve">hal-02196329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the human exposome with the human genome to advance medicine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Demenais</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gauguier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196327v1</w:t>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chissey</w:t>
+                <w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955802v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR signaling pathways and regulatory functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopen.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196328v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.2067-2073. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pesticides sur la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (53), pp.18-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (9), pp.2504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741246v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Meffre</w:t>
+                <w:t xml:space="preserve">Release and toxicity of adipose tissue-stored TCDD: Direct evidence from a xenografted fat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Ji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.1113-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110942v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Old Receptor, New Tricks—The Ever-Expanding Universe of Aryl Hydrocarbon Receptor Functions. Report from the 4th AHR Meeting, 29–31 August 2018 in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paige Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Sherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Puga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196325v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release and toxicity of adipose tissue-stored TCDD: Direct evidence from a xenografted fat model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of the human exposome with the human genome to advance medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922515v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Receptor, New Tricks—The Ever-Expanding Universe of Aryl Hydrocarbon Receptor Functions. Report from the 4th AHR Meeting, 29–31 August 2018 in Paris, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AhR signaling pathways and regulatory functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Esser</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopen.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19113603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955760v1</w:t>
+                <w:t xml:space="preserve">hal-02196328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor upregulates IL-1β expression in hCMEC/D3 human cerebral microvascular endothelial cells after TCDD exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reina Bendayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Massicot</w:t>
+                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.3762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196316v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Saunier</w:t>
+                <w:t xml:space="preserve">Alice Pelhaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Antonio</w:t>
+                <w:t xml:space="preserve">Thorfinn T Riday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603368v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carcaud</w:t>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pelhaître</w:t>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorfinn T Riday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevallier</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110960v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose exposure to bisphenols A, F and S of human primary adipocyte impacts coding and non-coding RNA profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor upregulates IL-1β expression in hCMEC/D3 human cerebral microvascular endothelial cells after TCDD exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Verbanck</w:t>
+                <w:t xml:space="preserve">Charlotte Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Canouil</w:t>
+                <w:t xml:space="preserve">Reina Bendayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Leloire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">France Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179583⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196318v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Low Doses of Dioxin Promotes Liver Fibrosis Development in the C57BL/6J Diet-Induced Obesity Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Duval</w:t>
+                <w:t xml:space="preserve">Low-dose exposure to bisphenols A, F and S of human primary adipocyte impacts coding and non-coding RNA profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verbanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Teixeira-Clerc</w:t>
+                <w:t xml:space="preserve">Mickaël Canouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix F. Leblanc</w:t>
+                <w:t xml:space="preserve">Audrey Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothea Touch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Emond</w:t>
+                <w:t xml:space="preserve">Véronique Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125 (3), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196317v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to metal oxide nanoparticles administered at occupationally relevant doses induces pulmonary effects in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Exposure to Low Doses of Dioxin Promotes Liver Fibrosis Development in the C57BL/6J Diet-Induced Obesity Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirlande Présumé</w:t>
+                <w:t xml:space="preserve">Fatima Teixeira-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+                <w:t xml:space="preserve">Alix F. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tran van Nhieu</w:t>
+                <w:t xml:space="preserve">Sothea Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (10), pp.1535-1544. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390.2016.1242797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/ehp316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496265v1</w:t>
+                <w:t xml:space="preserve">hal-02196317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Heavy Metal Concentrations in Normal and Pathological Human Endometrial Biopsies and In Vitro Regulation of Gene Expression by Metals in the Ishikawa and Hec-1b Endometrial Cell Line</w:t>
+                <w:t xml:space="preserve">Exposure to metal oxide nanoparticles administered at occupationally relevant doses induces pulmonary effects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guyot</w:t>
+                <w:t xml:space="preserve">Mirlande Présumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeniya Solovyova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+                <w:t xml:space="preserve">Jean Tran van Nhieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142590⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.1535-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2016.1242797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196310v1</w:t>
+                <w:t xml:space="preserve">hal-01496265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Associations of Plasma Concentrations of Dichlorodiphenyldichloroethylene and Polychlorinated Biphenyls with Prostate Cancer: A Case–Control Study in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Emeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopen.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (4), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1408407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195702v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Plasma Concentrations of Dichlorodiphenyldichloroethylene and Polychlorinated Biphenyls with Prostate Cancer: A Case–Control Study in Guadeloupe (French West Indies)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1408407⟩</w:t>
+              <w:t xml:space="preserve">Biochimie Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopen.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195806v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Aquaporin 3 Expression by the AhR Pathway Is Critical to Cell Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149 (1), pp.158-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxsci/kfv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrulline reduces glyceroneogenesis and induces fatty acid release in visceral adipose tissue from overweight rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Joffin</w:t>
+                <w:t xml:space="preserve">Determination of Heavy Metal Concentrations in Normal and Pathological Human Endometrial Biopsies and In Vitro Regulation of Gene Expression by Metals in the Ishikawa and Hec-1b Endometrial Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jaubert</w:t>
+                <w:t xml:space="preserve">Yevgeniya Solovyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durant</w:t>
+                <w:t xml:space="preserve">Alix Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean de Bandt</w:t>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400507⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01957294v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, pesticides et pathologies neurologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (2), pp.74-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the aryl hydrocarbon receptor by carcinogenic aromatic amines and modulatory effects of their N-acetylated metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.2403-2412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00204-014-1367-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent Induction of Liver Fibrosis by Dioxin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevallier</w:t>
+                <w:t xml:space="preserve">Citrulline reduces glyceroneogenesis and induces fatty acid release in visceral adipose tissue from overweight rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Teixeira-Cler</w:t>
+                <w:t xml:space="preserve">Jean Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+                <w:t xml:space="preserve">Jean de Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 137 (1), pp.114-124. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (12), pp.2320-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kft236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195641v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor Deficits in Aryl Hydrocarbon Receptor Null Mouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent Induction of Liver Fibrosis by Dioxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurice Petit</w:t>
+                <w:t xml:space="preserve">Fatima Teixeira-Cler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Fernandez-Salguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53520. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137 (1), pp.114-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kft236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190806v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AhR twist: ligand-dependent AhR signaling and pharmaco-toxicological implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Oculomotor Deficits in Aryl Hydrocarbon Receptor Null Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandez-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2012.11.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190808v1</w:t>
+                <w:t xml:space="preserve">hal-02190806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aryl hydrocarbon receptor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The AhR twist: ligand-dependent AhR signaling and pharmaco-toxicological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Drug Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9-10), pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2012.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/dmdi-2011-0035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02190803v1</w:t>
+                <w:t xml:space="preserve">hal-02190808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new stilbene-derived inducer of paraoxonase 1 and ligand of the Aryl hydrocarbon Receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11883,2590 +11888,2719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00743456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The aryl hydrocarbon receptor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simoni</w:t>
+                <w:t xml:space="preserve">Martine Aggerbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lawrence Aggerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201141751⟩</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Drug Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dmdi-2011-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190801v1</w:t>
+                <w:t xml:space="preserve">hal-02190803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Hartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anika Hartz</w:t>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00626715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDUCTION OF THE RAS ACTIVATOR SON OF SEVENLESS 1 BY ENVIRONMENTAL POLLUTANTS MEDIATES THEIR EFFECTS ON CELLULAR PROLIFERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 81 (2), pp.304-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Ms Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding SOS (Son of Sevenless)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (9), pp.1049-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur de la dioxine : rôle endogène et médiateur de la toxicité de la dioxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (2), pp.67-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Induction of Cytochrome P4501A1 in Human Hepatoma Cells by 3-Methylcholanthrene: Evidence for Sustained Transcriptional Activation of the CYP1A1 Promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inayat S Fazili</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwu Jiang</w:t>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihua Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanvir Khatlani</w:t>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.109.162222⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (12), pp.3574-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440352v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,3,7,8-Tetrachlorodibenzo-p-Dioxin Counteracts the p53 Response to a Genotoxicant by Upregulating Expression of the Metastasis Marker AGR2 in the Hepatocarcinoma Cell Line HepG2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (2), pp.501-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxsci/kfq082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Of The Ras Activator Son Of Sevenless 1 By Environmental Pollutants Mediates Their Effects On Cellular Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell migration and metastasis markers as targets of environmental pollutants and the Aryl hydrocarbon receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Adhesion &amp; Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.72-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/cam.4.1.10313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF Signaling Pathway as a Selective Target of Familial Breast Cancer Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Persistent Induction of Cytochrome P4501A1 in Human Hepatoma Cells by 3-Methylcholanthrene: Evidence for Sustained Transcriptional Activation of the CYP1A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inayat S Fazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassios Vassilopoulos</w:t>
+                <w:t xml:space="preserve">Lihua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward A Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvir Khatlani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652408786733694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.109.162222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190041v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor, More than a Xenobiotic-Interacting Protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">IGF Signaling Pathway as a Selective Target of Familial Breast Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.046⟩</w:t>
+              <w:t xml:space="preserve">CMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (8), pp.727-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652408786733694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175734v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxine et œstradiol: L’amour vache ou une histoire de « complexes »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor, More than a Xenobiotic-Interacting Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Fernandez Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072389701⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (19), pp.3608-3615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175735v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi-based conditional gene knockdown in mice using a U6 promoter driven vector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dioxine et œstradiol: L’amour vache ou une histoire de « complexes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/ijbs.3.91⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (8-9), pp.701-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072389701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175719v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the dioxin/aryl hydrocarbon receptor (AhR) modulates cell plasticity through a JNK-dependent mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">RNAi-based conditional gene knockdown in mice using a U6 promoter driven vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209553⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/ijbs.3.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173983v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi in mice: a promising approach to decipher gene functions in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Activation of the dioxin/aryl hydrocarbon receptor (AhR) modulates cell plasticity through a JNK-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Walter Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.11.010⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (40), pp.5570-5574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174003v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional knockdown of Fgfr2 in mice using Cre-LoxP induced RNA interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">RNAi in mice: a promising approach to decipher gene functions in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gni100⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (6), pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173980v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducible suppression of Fgfr2 and Survivin in ES cells using a combination of the RNA interference (RNAi) and the Cre–LoxP system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Conditional knockdown of Fgfr2 in mice using Cre-LoxP induced RNA interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuiling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui-Hong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chuxia Deng</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32 (10), pp.e85-e85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gnh083⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (11), pp.e102-e102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173975v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of FGF Receptors in Mammalian Development and Congenital Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Inducible suppression of Fgfr2 and Survivin in ES cells using a combination of the RNA interference (RNAi) and the Cre–LoxP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth Defects Research Part C: Embryo Today: Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (10), pp.e85-e85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gnh083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bdrc.10025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02171887v1</w:t>
+                <w:t xml:space="preserve">hal-02173975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génotoxicité des métabolites des œstrogènes et cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Roles of FGF Receptors in Mammalian Development and Congenital Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Sci (Paris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200218186⟩</w:t>
+              <w:t xml:space="preserve">Birth Defects Research Part C: Embryo Today: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (4), pp.286-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdrc.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173818v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Factor I/CCAAT Box Transcription Factor trans -Activating Domain Is a Negative Sensor of Cellular Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Génotoxicité des métabolites des œstrogènes et cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med Sci (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200218186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.58.6.1239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05429377v1</w:t>
+                <w:t xml:space="preserve">hal-02173818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuclear Factor I/CCAAT Box Transcription Factor trans -Activating Domain Is a Negative Sensor of Cellular Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 58 (6), pp.1239-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.58.6.1239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties of Overlapping EREs: Synergistic Activation of Transcription and Cooperative Binding of ER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Redeuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (17), pp.6023-6032. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi972445e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14476,1185 +14610,1185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current epidemiological and experimental evidence relating the chemical exposome to Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Association International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alzheimer's Association, Jul 2024, Pennsylvania, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.087443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research gaps and unmet challenges to study the impact of chemicals on neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Association International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alzheimer's Association, Jul 2024, Pennsylvania, France. pp.e087446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.087446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Forces for Global Exposome Research: INTERNATIONAL HUMAN EXPOSOME NETWORK (IHEN) PROJECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle Vlaanderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Klánová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott J Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ostrizek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, evaluation of halogenated BPA and paraben compounds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mikael</w:t>
+                <w:t xml:space="preserve">Impacts médiés par AhR des nanoparticules de CeO2 enrobées de BaP sur le placenta humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European meeting on environmental chemistry (EMEC).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Alicante Spain, Spain</w:t>
+              <w:t xml:space="preserve">10ème colloque international du Groupe de la francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Trois Rivieres, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516953v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts médiés par AhR des nanoparticules de CeO2 enrobées de BaP sur le placenta humain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Izabelle</w:t>
+                <w:t xml:space="preserve">Synthesis, evaluation of halogenated BPA and paraben compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bourdeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mikael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque international du Groupe de la francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Trois Rivieres, Canada, France</w:t>
+              <w:t xml:space="preserve">European meeting on environmental chemistry (EMEC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Alicante Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170207v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission radio &amp;quot;La Terre au carré&amp;quot;, France Inter, 25 10 2023. Bilan Glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roynel Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Viadard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Inter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’intégrité scientifique dans les revues dans le cadre de la Journée d'étude L'intégrité scientifique au prisme de l'IST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Skrzypniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude L'intégrité scientifique au prisme de l'IST. 7e journée nationale d’étude du Réseau des Urfist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Urfist, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Prot J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15664,547 +15798,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montreal, Canada. Placenta, 154 (e13), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P13-31 Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 399, pp.S222-S223, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzo (a) pyrene and cerium dioxide nanoparticles co-exposure on major actors of cell stress in human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Colzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16214,253 +16348,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of biological communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86 (3), pp.101766, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100854448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16470,128 +16604,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’herbicide glyphosate dans un contexte de santé globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charvet, Ronald; Mougin, Christian; Rémy, Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols urbains, environnement et santé - Repenser les usages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-224, 2024, ISBN PDF : 978-2-7592-3685-5//ISBN papier : 978-2-7592-3684-8//ISBN epub : 978-2-7592-3686-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16601,572 +16735,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une science de l’habitabilité de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Berlantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneliese Depoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribune collective citoyenne : &amp;quot;Cancer et causes environnementales : Pourquoi moi ? Pourquoi nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cicolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-rédactrice et co-signataire de la Tribune &amp;quot;Pesticides : Les connaissances scientifiques sont mises au placard&amp;quot;. Le Monde, 7 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition alimentaire au plastique, méfions-nous des fausses solutions de remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive BYOD Sessions with Moodle during Lectures EDUCAUSE 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17176,51 +17310,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17272,51 +17406,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17326,527 +17460,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides et effets sur la santé : Nouvelles données</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Elbaz</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Pesticides et effets sur la santé - Nouvelles données. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIX - 1009 p</w:t>
+              <w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inserm-03384960v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pesticides et effets sur la santé : Nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soraya Duboc</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Pesticides et effets sur la santé - Nouvelles données. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIX - 1009 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03418000v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2016 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Contois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : Effets sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2013, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 1014 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02102981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId620"/>
+      <w:footerReference w:type="default" r:id="rId625"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17914,51 +18048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F246D0E8"/>
+    <w:nsid w:val="A0AC5CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18145,51 +18279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-coumoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2928-9648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150232683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109503" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haarmann-Stemmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Reichert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paige Lawrence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Perdew" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.116808" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04709544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viviani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Lindeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2024.1285768" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP14884" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01627-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tomkiewicz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khider" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfad013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shadboorestan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469231185102" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Snyder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sherr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H van den Bogaard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065550" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Lopez-Suarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2022.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shukla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Lahusen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Hong Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.128" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Borowski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030342" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-pharmtox-052220-" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010068" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brinkmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Romeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemmers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tschage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11040613" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agaesse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98496-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Atasoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020281" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp7102" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03348846v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Correia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pimp&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes-Coelho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sequeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Coelho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091484" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559671v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baaroun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Souciet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21258" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122843v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Allen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05300-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Carvaillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp4200" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.06.023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2018.05.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.12.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955890v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092504" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955760v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Puga" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113603" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jacob" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jamet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bendayan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Massicot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.03.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhennin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179583" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196317v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F. Leblanc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp316" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Solovyova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142590" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.11.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02195806v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emeville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408407" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv221" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957294v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jaubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bandt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400507" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4WP13PJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195654v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195701v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1367-7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195641v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Cler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kft236" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190806v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Petit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandez-Salguero" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053520" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190808v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2012.11.014" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190803v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aggerbeck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aggerbeck" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dmdi-2011-0035" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/583FAE7719DB4F564C7F5A0928F75BAAADC4C1F7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Hartz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yousif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-8-23" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190082v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.10.003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190081v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Ms Hartz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190799v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.07.072" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190797v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.01.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440352v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat S Fazili" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwu Jiang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Felix" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Khatlani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.162222" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190079v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq082" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649887v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190044v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.4.1.10313" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190041v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Vassilopoulos" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Xia Deng" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652408786733694" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175734v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Fernandez Salguero" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.046" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175735v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389701" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175719v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.3.91" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173983v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomkiewicz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koehle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walter Bock" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209553" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174003v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.11.010" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173980v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiling Liu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni100" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173975v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxia Deng" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh083" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171887v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdrc.10025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LD6187H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173818v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218186" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429377v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nalpas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1239" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429376v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sabbah" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Garlatti" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Redeuilh" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972445e" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GXGJMQR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894373v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087443" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893463v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087446" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859575v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Vlaanderen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ostrizek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516953v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdeaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikael" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989746v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Skrzypniak" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867636v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1854/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119497v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Berlantini" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015627v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102981v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-coumoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2928-9648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150232683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tomkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.111721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haarmann-Stemmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Reichert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paige Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Perdew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.116808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04709544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP14884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viviani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Lindeman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2024.1285768" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01627-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tomkiewicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfad013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shadboorestan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469231185102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Snyder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sherr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H van den Bogaard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065550" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Lopez-Suarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2022.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-pharmtox-052220-" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shukla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Lahusen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Hong Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.128" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Borowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030342" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010068" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brinkmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Romeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemmers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tschage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11040613" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Atasoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020281" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03348846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp7102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Correia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pimp&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes-Coelho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sequeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Coelho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091484" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agaesse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98496-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baaroun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Souciet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05300-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Carvaillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp4200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092504" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.12.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955760v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Puga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113603" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.06.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196328v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2018.05.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jacob" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jamet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bendayan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Massicot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.03.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhennin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179583" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F. Leblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp316" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02195806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emeville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408407" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195702v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Solovyova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142590" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1367-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957294v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jaubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bandt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400507" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4WP13PJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Cler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kft236" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Petit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandez-Salguero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053520" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190808v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2012.11.014" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190803v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aggerbeck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aggerbeck" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dmdi-2011-0035" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/583FAE7719DB4F564C7F5A0928F75BAAADC4C1F7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Hartz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yousif" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-8-23" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.10.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190081v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Ms Hartz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.07.072" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190797v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.01.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190079v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq082" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649887v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190044v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.4.1.10313" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440352v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat S Fazili" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwu Jiang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Felix" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Khatlani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.162222" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190041v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Vassilopoulos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Xia Deng" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652408786733694" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175734v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Fernandez Salguero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.046" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175735v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389701" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175719v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.3.91" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173983v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomkiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koehle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walter Bock" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209553" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.11.010" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiling Liu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni100" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxia Deng" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh083" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171887v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdrc.10025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LD6187H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173818v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218186" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429377v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nalpas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1239" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429376v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sabbah" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Garlatti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Redeuilh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972445e" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GXGJMQR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894373v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087443" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893463v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087446" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859575v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Vlaanderen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ostrizek" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516953v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdeaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikael" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989746v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Skrzypniak" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867636v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1854/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119497v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Berlantini" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015627v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102981v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>