--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -180,14427 +180,15097 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impact on carbohydrate metabolism in the HepaRG human hepatic cell line</w:t>
+                <w:t xml:space="preserve">Food colouring additives and cancer incidence in the NutriNet-Santé prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bernal</w:t>
+                <w:t xml:space="preserve">Sanam Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le-Grand</w:t>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Ji Kim</w:t>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-025-04291-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-026-01393-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493864v1</w:t>
+                <w:t xml:space="preserve">hal-05630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between preservative food additives and type 2 diabetes incidence in the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jade Chaker</w:t>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.11199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67360-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570286v1</w:t>
+                <w:t xml:space="preserve">hal-05630165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+                <w:t xml:space="preserve">Intake of food additive preservatives and incidence of cancer: results from the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.e084917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-084917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132938v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive mixtures in French children and adults: the nationally representative Esteban study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Food Coloring Additives and Incidence of Type 2 Diabetes in the NutriNet-Santé Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27819-8⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (6), pp.1067-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc25-2727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429379v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impact on carbohydrate metabolism in the HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Ji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-025-04291-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05318950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
+                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317901v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phthalates in breast cancer initiation, progression and drug rersistance: A scoping review and recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Preservative food additives, hypertension, and cardiovascular diseases: the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenböhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.111721⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehag308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437533v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bearth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343900v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Food additive mixtures in French children and adults: the nationally representative Esteban study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud-Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468192v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Janus-facedness of the aryl hydrocarbon receptor pathway Report of the 6th International AHR Meeting: Research, Prevention, Therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreen Reichert</w:t>
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gary H Perdew</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.116808⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432134v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05330556v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive mixtures and type 2 diabetes incidence: Results from the NutriNet-Santé prospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+                <w:t xml:space="preserve">Park7 (DJ-1), a Parkinson-associated glyoxalase/deglycase: characterization of enzymatic activity in biological samples using fluorescence-based liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Galardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004570⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263362v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429380v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering tumorigenic signaling: Succinate dehydrogenase inhibitor (SDHi) fungicides induce oncometabolite accumulation and metabolic shift in human colon cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Imler</w:t>
+                <w:t xml:space="preserve">Role of phthalates in breast cancer initiation, progression and drug rersistance: A scoping review and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109503⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.111721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098483v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selenay Degerli</w:t>
+                <w:t xml:space="preserve">The Janus-facedness of the aryl hydrocarbon receptor pathway Report of the 6th International AHR Meeting: Research, Prevention, Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haarmann-Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paige Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234, pp.116808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.116808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356246v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new alternative method using cyp3a65 expression in transgenic zebrafish embryos to assess metabolic endocrine-disrupting chemicals in the intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668583v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05330556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Food additive mixtures and type 2 diabetes incidence: Results from the NutriNet-Santé prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Payen de la Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Hasenbohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e1004570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296774v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic disrupting chemicals in the intestine: the need for biologically relevant models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+                <w:t xml:space="preserve">Triggering tumorigenic signaling: Succinate dehydrogenase inhibitor (SDHi) fungicides induce oncometabolite accumulation and metabolic shift in human colon cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kloé Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13878⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.109503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04709544v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Application of the Key Characteristics Framework to Identify Potential Breast Carcinogens Using Publicly Available in Vivo , in Vitro , and in Silico Data”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome study exploring the mechanisms linking pollutants and breast cancer aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douay-Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP14884⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25528-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668305v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic disrupting chemicals in the intestine: the need for biologically relevant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.1397-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668584v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04709544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of endocrine disruptor impacts on lipid metabolism in a fatty acid-supplemented HepaRG human hepatic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rose Reyhan Basaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selenay Degerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Chemosphere, 349, pp.140883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748588v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Digital Futures of Learning Pharmacology and Medicinal and Organic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fun Man Fung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne B Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1191-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.4c00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669203v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of the chemical exposome to neurodegenerative disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mercier</w:t>
+                <w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Baudiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Barouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-024-01627-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574328v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Application of the Key Characteristics Framework to Identify Potential Breast Carcinogens Using Publicly Available in Vivo , in Vitro , and in Silico Data”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (4), pp.048004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP14884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765496v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive emulsifiers and cancer risk: Results from the French prospective NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Lindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.285768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669207v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive emulsifiers and the risk of type 2 diabetes: analysis of data from the NutriNet-Santé prospective cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances as persistent pollutants with metabolic and endocrine-disrupting impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Sellem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Andréau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00086-X⟩</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tem.2024.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668298v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Costs of molecular adaptation to the chemical exposome: a focus on xenobiotic metabolism pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1898), pp.20220510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04038167v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Assessing the contribution of the chemical exposome to neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefevre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.812-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-024-01627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041202v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigarette smoke and tumor micro-environment co-promote aggressiveness of human breast cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Comprehensive mapping of the AOP-Wiki database: identifying biological and disease gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgitte Lindeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfad013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.285768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2024.1285768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669216v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo(a)pyrene and Cerium Dioxide Nanoparticles in Co-Exposure Impair Human Trophoblast Cell Stress Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+                <w:t xml:space="preserve">Food additive emulsifiers and cancer risk: Results from the French prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065439⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.e1004338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1004338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04030539v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Emond</w:t>
+                <w:t xml:space="preserve">Food additive emulsifiers and the risk of type 2 diabetes: analysis of data from the NutriNet-Santé prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Salame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00086-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03920954v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Kynurenine/AhR Pathway in Diseases Related to Metabolism and Cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The exposome and liver disease - how environmental factors affect liver health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne B Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zucman-Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/11786469231185102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.492-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669206v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food additive emulsifiers and risk of cardiovascular disease in the NutriNet-Santé cohort: prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">Nutritional Modulation of Associations between Prenatal Exposure to Persistent Organic Pollutants and Childhood Obesity: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Güil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Stratakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitana Lertxundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj-2023-076058⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (3), pp.037011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP11258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205056v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ah Receptor from Toxicity to Therapeutics: Report from the 5th AHR Meeting at Penn State University, USA, June 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ellen H van den Bogaard</w:t>
+                <w:t xml:space="preserve">Cigarette smoke and tumor micro-environment co-promote aggressiveness of human breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065550⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (1), pp.30-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669215v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SH-SY5Y human neuroblastoma cell line, a relevant in vitro cell model for investigating neurotoxicology in human: focus on organic pollutants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzo(a)pyrene and Cerium Dioxide Nanoparticles in Co-Exposure Impair Human Trophoblast Cell Stress Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Rogozarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2022.07.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03745319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Its Diverse Ligands and Functions: An Exposome Receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Partitioning of Persistent Organic Pollutants between Adipose Tissue and Serum in Human Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg-Anne Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-pharmtox-052220-⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745292v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03920954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRCA1 affects global DNA methylation through regulation of DNMT1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Role of the Kynurenine/AhR Pathway in Diseases Related to Metabolism and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Shadboorestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2010.128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11786469231185102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05440350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gaillard</w:t>
+                <w:t xml:space="preserve">Food additive emulsifiers and risk of cardiovascular disease in the NutriNet-Santé cohort: prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Javaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.e076058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2023-076058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765488v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Medhi Hichor</w:t>
+                <w:t xml:space="preserve">The Ah Receptor from Toxicity to Therapeutics: Report from the 5th AHR Meeting at Penn State University, USA, June 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Snyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Sherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen H van den Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182519v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450 of Caenorhabditis elegans: Implication in Biological Functions and Metabolism of Xenobiotics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The SH-SY5Y human neuroblastoma cell line, a relevant in vitro cell model for investigating neurotoxicology in human: focus on organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Lopez-Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Al Awabdh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dairou</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12030342⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2022.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745295v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids and insulin resistance, from protein supply to diet-induced obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Its Diverse Ligands and Functions: An Exposome Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010068⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (1), pp.383-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-pharmtox-052220-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04669217v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Modulators of the C. elegans Aryl Hydrocarbon Receptor and Characterization of Transcriptomic and Metabolic AhR-1 Profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
+                <w:t xml:space="preserve">BRCA1 affects global DNA methylation through regulation of DNMT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Lahusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11051030⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (11), pp.1201 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2010.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745310v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent and -Independent Pathways Mediate Curcumin Anti-Aging Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Tschage</w:t>
+                <w:t xml:space="preserve">Combinatorial pathway disruption is a powerful approach to delineate metabolic impacts of endocrine disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedi Erradhouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talía Boronat-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11040613⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lisbon Virtual Issue Reviews, 596 (24), pp.3107-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745302v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Toxicological effects of 2,3,7,8 tetrachlorodibenzo-p-dioxin on the skeletal muscle of mice during the perinatal period: a metabolomics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiranya Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karen Carrasco Laserna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Hichor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00633-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705630v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytochromes P450 of Caenorhabditis elegans: Implication in Biological Functions and Metabolism of Xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Borowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12030342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627137v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Placental NADPH Oxidase Mediates sFlt-1 and PlGF Secretion in Early Pregnancy: Exploration of the TGF-β1/p38 MAPK Pathways</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Branched-chain amino acids and insulin resistance, from protein supply to diet-induced obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10020281⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03741281v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Modulators of the C. elegans Aryl Hydrocarbon Receptor and Characterization of Transcriptomic and Metabolic AhR-1 Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11051030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744699v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des co-expositions du BaP avec des nanoparticules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent and -Independent Pathways Mediate Curcumin Anti-Aging Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hemmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tschage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11040613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03348846v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggressiveness and Metastatic Potential of Breast Cancer Cells Co-Cultured with Preadipocytes and Exposed to an Environmental Pollutant Dioxin: An in Vitro and in Vivo Zebrafish Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Obesity II: Establishing causal links between chemical exposures and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerrold J Heindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Agay-Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Arrebola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp7102⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.115015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741287v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbateurs endocriniens : de quoi parle-t-on, et quels nouveaux mécanismes de toxicité mettent-ils en jeu ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Audouze</w:t>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744691v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Human Placental NADPH Oxidase Mediates sFlt-1 and PlGF Secretion in Early Pregnancy: Exploration of the TGF-β1/p38 MAPK Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Atasoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10020281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744739v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Cysteine Redox Dynamics Underlie (Mal)adaptive Mechanisms to Chronic Intermittent Hypoxia in Kidney Cortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbateurs endocriniens : de quoi parle-t-on, et quels nouveaux mécanismes de toxicité mettent-ils en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.723-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744708v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Skeletal Muscle Serotonin Impairs Physical Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haidar Djemai</w:t>
+                <w:t xml:space="preserve">Mitochondrial Dysfunction as a Hallmark of Environmental Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/11786469211003109⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668295v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to food additive mixtures in 106,000 French adults from the NutriNet-Santé cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que sait-on de l’action des perturbateurs endocriniens sur le système immunitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (7), pp.729-734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376892v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets des co-expositions du BaP avec des nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microplastiques et nanomatériaux, 17, pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617147v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03348846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental chemicals, breast cancer progression and drug resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Aggressiveness and Metastatic Potential of Breast Cancer Cells Co-Cultured with Preadipocytes and Exposed to an Environmental Pollutant Dioxin: An in Vitro and in Vivo Zebrafish Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-020-00670-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp7102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182397v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementaleII. Maladies diagnostiquées chez l'adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Baaroun</w:t>
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor and Cysteine Redox Dynamics Underlie (Mal)adaptive Mechanisms to Chronic Intermittent Hypoxia in Kidney Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Pimpão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes-Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020025⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10091484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559671v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lietha</w:t>
+                <w:t xml:space="preserve">Lack of Skeletal Muscle Serotonin Impairs Physical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Boschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Derquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Tryptophan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/11786469211003109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05437532v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forum where french‐speaking faculty can exchange research on teaching</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to food additive mixtures in 106,000 French adults from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agaesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bmb.21258⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98496-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171219v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618196v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic freshwater contamination: an issue advanced by science with public engagement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental chemicals, breast cancer progression and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05300-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-020-00670-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122843v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Bisphenol S to Adverse Outcome Pathways Using a Combined Text Mining and Systems Biology Approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementaleII. Maladies diagnostiquées chez l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lescaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Baaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp4200⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.231-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196330v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between exposure to organochlorine chemicals and endometriosis in experimental studies: A systematic review protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Covalent Inhibitors of Focal Adhesion Kinase (FAK) against Human Malignant Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lietha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.12.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12707-12724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196329v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A forum where french‐speaking faculty can exchange research on teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vicens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry and Molecular Biology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bmb.21258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.286-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110942v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microplastic freshwater contamination: an issue advanced by science with public engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lacorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741246v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Dawson</w:t>
+                <w:t xml:space="preserve">Associations between exposure to organochlorine chemicals and endometriosis in experimental studies: A systematic review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komodo Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.400-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196326v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pesticides sur la santé humaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Linking Bisphenol S to Adverse Outcome Pathways Using a Combined Text Mining and Systems Biology Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Carvaillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.12.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.047005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp4200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282362v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01955890v1</w:t>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hichor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.8-13. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196325v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release and toxicity of adipose tissue-stored TCDD: Direct evidence from a xenografted fat model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922515v1</w:t>
+                <w:t xml:space="preserve">hal-03741246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Receptor, New Tricks—The Ever-Expanding Universe of Aryl Hydrocarbon Receptor Functions. Report from the 4th AHR Meeting, 29–31 August 2018 in Paris, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Puga</w:t>
+                <w:t xml:space="preserve">Structure-Based Design, Synthesis, and Characterization of the First Irreversible Inhibitor of Focal Adhesion Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expédite Yen-Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Acebrón-Garcia-De-Eulate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19113603⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.2067-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955760v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the human exposome with the human genome to advance medicine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact des pesticides sur la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gauguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (53), pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196327v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR signaling pathways and regulatory functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor and the Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Juricek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopen.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196328v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor and liver fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955802v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Chevallier</w:t>
+                <w:t xml:space="preserve">Release and toxicity of adipose tissue-stored TCDD: Direct evidence from a xenografted fat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Ji Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.1113-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110960v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Old Receptor, New Tricks—The Ever-Expanding Universe of Aryl Hydrocarbon Receptor Functions. Report from the 4th AHR Meeting, 29–31 August 2018 in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paige Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Sherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Perdew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603368v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor upregulates IL-1β expression in hCMEC/D3 human cerebral microvascular endothelial cells after TCDD exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Expression, Localization, and Activity of the Aryl Hydrocarbon Receptor in the Human Placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wakx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nedder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">France Massicot</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (12), pp.3762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19123762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196316v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose exposure to bisphenols A, F and S of human primary adipocyte impacts coding and non-coding RNA profiles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integration of the human exposome with the human genome to advance medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179583⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196318v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Low Doses of Dioxin Promotes Liver Fibrosis Development in the C57BL/6J Diet-Induced Obesity Mouse Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AhR signaling pathways and regulatory functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Larigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp316⟩</w:t>
+              <w:t xml:space="preserve">Biochimie Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopen.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196317v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to metal oxide nanoparticles administered at occupationally relevant doses induces pulmonary effects in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor upregulates IL-1β expression in hCMEC/D3 human cerebral microvascular endothelial cells after TCDD exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Tran van Nhieu</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Bendayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2016.1242797⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496265v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Plasma Concentrations of Dichlorodiphenyldichloroethylene and Polychlorinated Biphenyls with Prostate Cancer: A Case–Control Study in Guadeloupe (French West Indies)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Blanchet</w:t>
+                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1408407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195806v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AhR-deficiency as a cause of demyelinating disease and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pelhaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorfinn T Riday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopen.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09621-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195702v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Aquaporin 3 Expression by the AhR Pathway Is Critical to Cell Migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Low-dose exposure to bisphenols A, F and S of human primary adipocyte impacts coding and non-coding RNA profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Verbanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Canouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfv221⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0179583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0179583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196308v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Heavy Metal Concentrations in Normal and Pathological Human Endometrial Biopsies and In Vitro Regulation of Gene Expression by Metals in the Ishikawa and Hec-1b Endometrial Cell Line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+                <w:t xml:space="preserve">Chronic Exposure to Low Doses of Dioxin Promotes Liver Fibrosis Development in the C57BL/6J Diet-Induced Obesity Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Teixeira-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix F. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sothea Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142590⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196310v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation, pesticides et pathologies neurologiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure to metal oxide nanoparticles administered at occupationally relevant doses induces pulmonary effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirlande Présumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz-Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tran van Nhieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.1535-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2016.1242797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195654v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the aryl hydrocarbon receptor by carcinogenic aromatic amines and modulatory effects of their N-acetylated metabolites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-014-1367-7⟩</w:t>
+              <w:t xml:space="preserve">Biochimie Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopen.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195701v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrulline reduces glyceroneogenesis and induces fatty acid release in visceral adipose tissue from overweight rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean de Bandt</w:t>
+                <w:t xml:space="preserve">Associations of Plasma Concentrations of Dichlorodiphenyldichloroethylene and Polychlorinated Biphenyls with Prostate Cancer: A Case–Control Study in Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Emeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400507⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (4), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1408407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01957294v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent Induction of Liver Fibrosis by Dioxin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Regulation of Aquaporin 3 Expression by the AhR Pathway Is Critical to Cell Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 137 (1), pp.114-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kft236⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 149 (1), pp.158-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195641v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculomotor Deficits in Aryl Hydrocarbon Receptor Null Mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Determination of Heavy Metal Concentrations in Normal and Pathological Human Endometrial Biopsies and In Vitro Regulation of Gene Expression by Metals in the Ishikawa and Hec-1b Endometrial Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeniya Solovyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053520⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190806v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AhR twist: ligand-dependent AhR signaling and pharmaco-toxicological implications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alimentation, pesticides et pathologies neurologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2012.11.014⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190808v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new stilbene-derived inducer of paraoxonase 1 and ligand of the Aryl hydrocarbon Receptor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Activation of the aryl hydrocarbon receptor by carcinogenic aromatic amines and modulatory effects of their N-acetylated metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Busi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean François Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.013⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.2403-2412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-014-1367-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00743456v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aryl hydrocarbon receptor system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Citrulline reduces glyceroneogenesis and induces fatty acid release in visceral adipose tissue from overweight rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Drug Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/dmdi-2011-0035⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (12), pp.2320-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190803v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Yousif</w:t>
+                <w:t xml:space="preserve">Aryl Hydrocarbon Receptor-Dependent Induction of Liver Fibrosis by Dioxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Teixeira-Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137 (1), pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kft236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00626715v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDUCTION OF THE RAS ACTIVATOR SON OF SEVENLESS 1 BY ENVIRONMENTAL POLLUTANTS MEDIATES THEIR EFFECTS ON CELLULAR PROLIFERATION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Oculomotor Deficits in Aryl Hydrocarbon Receptor Null Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Fernandez-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e53520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190082v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The AhR twist: ligand-dependent AhR signaling and pharmaco-toxicological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9-10), pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2012.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190081v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding SOS (Son of Sevenless)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of a new stilbene-derived inducer of paraoxonase 1 and ligand of the Aryl hydrocarbon Receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khallouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Savouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 82 (9), pp.1049-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.07.072⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 83 (5), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190799v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00743456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur de la dioxine : rôle endogène et médiateur de la toxicité de la dioxine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The aryl hydrocarbon receptor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Aggerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Aggerbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism and Drug Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dmdi-2011-0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Simoni</w:t>
+                <w:t xml:space="preserve">Anika Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+                <w:t xml:space="preserve">Salah Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201141751⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190801v1</w:t>
+                <w:t xml:space="preserve">inserm-00626715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,3,7,8-Tetrachlorodibenzo-p-Dioxin Counteracts the p53 Response to a Genotoxicant by Upregulating Expression of the Metastasis Marker AGR2 in the Hepatocarcinoma Cell Line HepG2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">INDUCTION OF THE RAS ACTIVATOR SON OF SEVENLESS 1 BY ENVIRONMENTAL POLLUTANTS MEDIATES THEIR EFFECTS ON CELLULAR PROLIFERATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq082⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (2), pp.304-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190079v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Of The Ras Activator Son Of Sevenless 1 By Environmental Pollutants Mediates Their Effects On Cellular Proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+                <w:t xml:space="preserve">Aryl hydrocarbon receptor-dependent upregulation of Cyp1b1 by TCDD and diesel exhaust particles in rat brain microvessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Ms Hartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Yousif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2045-8118-8-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649887v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell migration and metastasis markers as targets of environmental pollutants and the Aryl hydrocarbon receptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Understanding SOS (Son of Sevenless)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Adhesion &amp; Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cam.4.1.10313⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (9), pp.1049-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190044v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Induction of Cytochrome P4501A1 in Human Hepatoma Cells by 3-Methylcholanthrene: Evidence for Sustained Transcriptional Activation of the CYP1A1 Promoter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le récepteur de la dioxine : rôle endogène et médiateur de la toxicité de la dioxine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.109.162222⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440352v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF Signaling Pathway as a Selective Target of Familial Breast Cancer Therapy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NOD mice contain an elevated frequency of iNKT17 cells: implications in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156652408786733694⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (12), pp.3574-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190041v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor, More than a Xenobiotic-Interacting Protein</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2,3,7,8-Tetrachlorodibenzo-p-Dioxin Counteracts the p53 Response to a Genotoxicant by Upregulating Expression of the Metastasis Marker AGR2 in the Hepatocarcinoma Cell Line HepG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.046⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (2), pp.501-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175734v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxine et œstradiol: L’amour vache ou une histoire de « complexes »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cell migration and metastasis markers as targets of environmental pollutants and the Aryl hydrocarbon receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072389701⟩</w:t>
+              <w:t xml:space="preserve">Cell Adhesion &amp; Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cam.4.1.10313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175735v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi-based conditional gene knockdown in mice using a U6 promoter driven vector</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induction Of The Ras Activator Son Of Sevenless 1 By Environmental Pollutants Mediates Their Effects On Cellular Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ambolet-Camoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/ijbs.3.91⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175719v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the dioxin/aryl hydrocarbon receptor (AhR) modulates cell plasticity through a JNK-dependent mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Walter Bock</w:t>
+                <w:t xml:space="preserve">Persistent Induction of Cytochrome P4501A1 in Human Hepatoma Cells by 3-Methylcholanthrene: Evidence for Sustained Transcriptional Activation of the CYP1A1 Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inayat S Fazili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanvir Khatlani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.109.162222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173983v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi in mice: a promising approach to decipher gene functions in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">IGF Signaling Pathway as a Selective Target of Familial Breast Cancer Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.11.010⟩</w:t>
+              <w:t xml:space="preserve">CMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (8), pp.727-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156652408786733694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174003v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional knockdown of Fgfr2 in mice using Cre-LoxP induced RNA interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Aryl Hydrocarbon Receptor, More than a Xenobiotic-Interacting Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Fernandez Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gni100⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (19), pp.3608-3615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173980v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducible suppression of Fgfr2 and Survivin in ES cells using a combination of the RNA interference (RNAi) and the Cre–LoxP system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dioxine et œstradiol: L’amour vache ou une histoire de « complexes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chuxia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gnh083⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (8-9), pp.701-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072389701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173975v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of FGF Receptors in Mammalian Development and Congenital Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">RNAi-based conditional gene knockdown in mice using a U6 promoter driven vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birth Defects Research Part C: Embryo Today: Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bdrc.10025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/ijbs.3.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02171887v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génotoxicité des métabolites des œstrogènes et cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Activation of the dioxin/aryl hydrocarbon receptor (AhR) modulates cell plasticity through a JNK-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Walter Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Sci (Paris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200218186⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (40), pp.5570-5574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173818v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Factor I/CCAAT Box Transcription Factor trans -Activating Domain Is a Negative Sensor of Cellular Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">RNAi in mice: a promising approach to decipher gene functions in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.58.6.1239⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (6), pp.637-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429377v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conditional knockdown of Fgfr2 in mice using Cre-LoxP induced RNA interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuiling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (11), pp.e102-e102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inducible suppression of Fgfr2 and Survivin in ES cells using a combination of the RNA interference (RNAi) and the Cre–LoxP system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Hong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (10), pp.e85-e85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gnh083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of FGF Receptors in Mammalian Development and Congenital Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Xia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Birth Defects Research Part C: Embryo Today: Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (4), pp.286-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdrc.10025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génotoxicité des métabolites des œstrogènes et cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med Sci (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (1), pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200218186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Factor I/CCAAT Box Transcription Factor trans -Activating Domain Is a Negative Sensor of Cellular Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 58 (6), pp.1239-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.58.6.1239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Properties of Overlapping EREs: Synergistic Activation of Transcription and Cooperative Binding of ER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Redeuilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (17), pp.6023-6032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi972445e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14610,1185 +15280,1185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current epidemiological and experimental evidence relating the chemical exposome to Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Association International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alzheimer's Association, Jul 2024, Pennsylvania, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.087443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research gaps and unmet challenges to study the impact of chemicals on neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Association International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alzheimer's Association, Jul 2024, Pennsylvania, France. pp.e087446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.087446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Forces for Global Exposome Research: INTERNATIONAL HUMAN EXPOSOME NETWORK (IHEN) PROJECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle Vlaanderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Klánová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott J Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ostrizek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts médiés par AhR des nanoparticules de CeO2 enrobées de BaP sur le placenta humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque international du Groupe de la francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Trois Rivieres, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, evaluation of halogenated BPA and paraben compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Larigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bourdeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mikael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European meeting on environmental chemistry (EMEC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alicante Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission radio &amp;quot;La Terre au carré&amp;quot;, France Inter, 25 10 2023. Bilan Glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roynel Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Viadard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Inter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde sur l’intégrité scientifique dans les revues dans le cadre de la Journée d'étude L'intégrité scientifique au prisme de l'IST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Skrzypniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude L'intégrité scientifique au prisme de l'IST. 7e journée nationale d’étude du Réseau des Urfist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Urfist, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Prot J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15798,547 +16468,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BaP-Coated CeO2 Nanoparticles on the Human Placenta via AhR Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Léone Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Izabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montreal, Canada. Placenta, 154 (e13), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P13-31 Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 399, pp.S222-S223, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzo (a) pyrene and cerium dioxide nanoparticles co-exposure on major actors of cell stress in human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Colzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16348,253 +17018,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of biological communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">86 (3), pp.101766, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2023, Sciences Sup, 9782100854448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16604,128 +17274,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’herbicide glyphosate dans un contexte de santé globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charvet, Ronald; Mougin, Christian; Rémy, Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols urbains, environnement et santé - Repenser les usages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-224, 2024, ISBN PDF : 978-2-7592-3685-5//ISBN papier : 978-2-7592-3684-8//ISBN epub : 978-2-7592-3686-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16735,572 +17405,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une science de l’habitabilité de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Berlantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneliese Depoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribune collective citoyenne : &amp;quot;Cancer et causes environnementales : Pourquoi moi ? Pourquoi nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cicolella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-rédactrice et co-signataire de la Tribune &amp;quot;Pesticides : Les connaissances scientifiques sont mises au placard&amp;quot;. Le Monde, 7 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition alimentaire au plastique, méfions-nous des fausses solutions de remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive BYOD Sessions with Moodle during Lectures EDUCAUSE 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17310,147 +17980,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17460,527 +18130,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et effets sur la santé : Nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Pesticides et effets sur la santé - Nouvelles données. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIX - 1009 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2016 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Contois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : Effets sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2013, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 1014 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02102981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId625"/>
+      <w:footerReference w:type="default" r:id="rId638"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18048,51 +18718,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0AC5CD9"/>
+    <w:nsid w:val="5E1BDAFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18279,51 +18949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-coumoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2928-9648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150232683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tomkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.111721" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haarmann-Stemmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Reichert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paige Lawrence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Perdew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.116808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04709544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13878" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP14884" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viviani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Lindeman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2024.1285768" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01627-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tomkiewicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfad013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shadboorestan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469231185102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Snyder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sherr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H van den Bogaard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065550" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Lopez-Suarez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2022.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-pharmtox-052220-" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shukla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Lahusen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Hong Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.128" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745295v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Borowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030342" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010068" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brinkmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Romeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemmers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tschage" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11040613" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Atasoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020281" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03348846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp7102" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Correia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pimp&#227;o" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes-Coelho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sequeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Coelho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091484" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agaesse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98496-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baaroun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Souciet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21258" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122843v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Allen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05300-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Carvaillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp4200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092504" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282362v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.12.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955760v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Puga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113603" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.06.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196328v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2018.05.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jacob" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jamet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bendayan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Massicot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.03.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196318v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhennin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179583" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196317v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F. Leblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp316" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02195806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emeville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408407" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195702v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.11.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196308v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv221" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Solovyova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142590" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195701v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1367-7" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957294v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jaubert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bandt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400507" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4WP13PJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195641v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Cler" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kft236" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Petit" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandez-Salguero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053520" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190808v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2012.11.014" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190803v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aggerbeck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aggerbeck" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dmdi-2011-0035" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/583FAE7719DB4F564C7F5A0928F75BAAADC4C1F7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626715v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Hartz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yousif" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-8-23" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190082v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.10.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190081v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Ms Hartz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190799v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.07.072" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190797v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.01.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190079v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq082" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649887v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190044v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.4.1.10313" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440352v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat S Fazili" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwu Jiang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Felix" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Khatlani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.162222" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190041v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Vassilopoulos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Xia Deng" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652408786733694" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175734v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Fernandez Salguero" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.046" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175735v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389701" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175719v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.3.91" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173983v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomkiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koehle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walter Bock" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209553" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174003v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.11.010" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173980v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiling Liu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni100" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxia Deng" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh083" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171887v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdrc.10025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LD6187H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173818v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218186" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429377v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nalpas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1239" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429376v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sabbah" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Garlatti" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Redeuilh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972445e" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GXGJMQR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894373v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087443" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893463v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087446" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859575v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Vlaanderen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ostrizek" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516953v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdeaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikael" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989746v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Skrzypniak" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867636v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1854/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119497v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Berlantini" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015627v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102981v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/xavier-coumoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2928-9648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150232683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630186v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanam Shah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenb&#246;hler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Javaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payen de la Garanderie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-026-01393-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67360-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud-Hoyos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-084917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc25-2727" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le-Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04291-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehag308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Hasenbohler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27819-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Galardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05468192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tomkiewicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bortoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Bats" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.111721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haarmann-Stemmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Reichert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paige Lawrence" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Perdew" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.116808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05330556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedi Erradhouani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109872" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte Hospital" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Debizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Imler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109503" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429380v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Cano-Sancho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douay-Hauser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25528-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04709544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Touma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rose Reyhan Basaran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenay Degerli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140883" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.4c00043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP14884" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaylet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Smith" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viviani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitte Lindeman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2024.1285768" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andr&#233;au" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2024.07.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne B Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0510" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01627-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669207v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Sellem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004338" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Salame" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00086-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Samson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Colombo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zucman-Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2023.02.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#252;il" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Stratakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Lertxundi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP11258" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tomkiewicz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Khider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfad013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04030539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Deval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Rogozarski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;one Vignaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03920954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg-Anne Moriceau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minji Kim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010041" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Shadboorestan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469231185102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2023-076058" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Esser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Snyder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Sherr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen H van den Bogaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065550" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Lopez-Suarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Al Awabdh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chauvet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2022.07.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745292v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-pharmtox-052220-" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440350v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Shukla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Lahusen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Hong Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2010.128" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal&#237;a Boronat-Belda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14465" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Lam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiranya Dayal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karen Carrasco Laserna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Hichor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00633-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Borowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030342" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal de Bandt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010068" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brinkmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Romeo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemmers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tschage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11040613" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerrold J Heindel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Howard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Agay-Shay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Arrebola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hernandez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Atasoy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020281" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744699v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estaquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Blanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03348846v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp7102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Correia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pimp&#227;o" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes-Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sequeira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Coelho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10091484" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Boschat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Derquennes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786469211003109" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376892v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agaesse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98496-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-020-00670-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02559671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lescaille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Baaroun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lietha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01059" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Souciet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bmb.21258" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122843v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Allen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lacorte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05300-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komodo Matta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.12.063" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196330v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Carvaillo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp4200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741246v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092504" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Acebr&#243;n-Garcia-De-Eulate" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dawson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00250" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282362v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.12.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196325v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.11.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922515v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Joffin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Ji Kim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.10.027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955760v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Puga" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113603" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196327v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.06.023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196328v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2018.05.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jacob" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jamet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bendayan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Massicot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.03.001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelha&#238;tre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn T Riday" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevallier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09621-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196318v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verbanck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Canouil" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leloire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dhennin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0179583" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Clerc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix F. Leblanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Touch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp316" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195702v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopen.2015.11.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02195806v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Emeville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giusti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thome" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1408407" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196308v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfv221" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196310v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guyot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Solovyova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Leblanc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142590" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195654v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2014.02.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195701v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Busi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-014-1367-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01957294v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jaubert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bandt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400507" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4WP13PJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195641v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Teixeira-Cler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ambolet-Camoit" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kft236" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190806v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mialot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Petit" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernandez-Salguero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053520" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2012.11.014" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743456v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chass&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khallouki" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Savouret" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.013" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190803v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aggerbeck" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Aggerbeck" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dmdi-2011-0035" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/583FAE7719DB4F564C7F5A0928F75BAAADC4C1F7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626715v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Hartz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Yousif" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-8-23" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190082v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.10.003" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190081v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Ms Hartz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190799v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.07.072" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190797v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2011.01.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simoni" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gautron" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Beaudoin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141751" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190079v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq082" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.4.1.10313" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649887v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440352v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat S Fazili" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwu Jiang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A Felix" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Khatlani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.109.162222" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190041v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Vassilopoulos" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Xia Deng" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652408786733694" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175734v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Fernandez Salguero" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.03.046" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175735v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072389701" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175719v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/ijbs.3.91" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173983v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tomkiewicz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koehle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walter Bock" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209553" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174003v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2005.11.010" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173980v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiling Liu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni100" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173975v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmei Li" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxia Deng" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gnh083" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171887v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdrc.10025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LD6187H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173818v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218186" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429377v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nalpas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.58.6.1239" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429376v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Massaad" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sabbah" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Garlatti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Redeuilh" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi972445e" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3GXGJMQR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894373v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087443" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893463v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.087446" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859575v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Vlaanderen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ostrizek" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170207v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A. Degrelle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516953v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bourdeaud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikael" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262624v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roynel Salom&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viadard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crosnier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989746v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barbour" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Skrzypniak" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomasson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05170268v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.091" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432127v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101766" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162127v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/toxicologie-1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867636v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1854/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119497v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Berlantini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015627v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102981v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>