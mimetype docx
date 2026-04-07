--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -252,2029 +252,2029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can go wrong for future Senegalese sole recruitment? Temperature and food availability as important drivers of early-life-history traits</w:t>
+                <w:t xml:space="preserve">Early rearing of European seabass (Dicentrarchus labrax) with mild current enrichment modifies fish swimming behavior without altering their growth performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana E. Sardi</w:t>
+                <w:t xml:space="preserve">Leonardo J. Magnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Omingo</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Carlos Espirito-Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Manchado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, 107201 (11p.). </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, 114742 (16p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2024.114742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105699v1</w:t>
+                <w:t xml:space="preserve">hal-04878488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health evidence in the global treaty to end plastic pollution: a survey of policy perspectives</w:t>
+                <w:t xml:space="preserve">Short and long-term exposure of marine medaka (Oryzias melastigma) to an aluminum salt and to the cocktail of elements released by galvanic anode cathodic protection (GACP): impact on survival, growth, reproduction and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Deeney</w:t>
+                <w:t xml:space="preserve">Mélanie Blanc-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Yates</w:t>
+                <w:t xml:space="preserve">Thomas Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suneetha Kadiyala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.e8. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.107329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/plc.2025.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052594v1</w:t>
+                <w:t xml:space="preserve">hal-05080327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
+                <w:t xml:space="preserve">What can go wrong for future Senegalese sole recruitment? Temperature and food availability as important drivers of early-life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Adriana E. Sardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
+                <w:t xml:space="preserve">Lisa Omingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Manchado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, 107201 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05326837v1</w:t>
+                <w:t xml:space="preserve">hal-05105699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic LDPE microplastic ingestion: oxidative stress and mutagenicity in reef fish \textitStegastes fuscus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human health evidence in the global treaty to end plastic pollution: a survey of policy perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalles Da Silva-Pinto</w:t>
+                <w:t xml:space="preserve">Joe Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Beatriz Ferreira</w:t>
+                <w:t xml:space="preserve">Suneetha Kadiyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Ferreira De Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107362⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/plc.2025.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195820v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating chemicals globally is key to a successful plastics treaty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocrine effects of Imazalil on aromatase expression, vitellogenesis and ovarian histology using cyp19a1a-eGFP-casper transgenic zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Brander</w:t>
+                <w:t xml:space="preserve">Tu-Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bonisoli-Alquati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisia Farrelly</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricarda Fieber</w:t>
+                <w:t xml:space="preserve">Antoine Mergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.e29. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.107580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/plc.2025.10023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516916v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05326837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Zebrafish Embryo‐Based Test System for Thyroid Hormone System Disruption: 3Rs in Ecotoxicological Research</w:t>
+                <w:t xml:space="preserve">Regulating chemicals globally is key to a successful plastics treaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Gölz</w:t>
+                <w:t xml:space="preserve">Susanne Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Blanc‐legendre</w:t>
+                <w:t xml:space="preserve">Andrea Bonisoli-Alquati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Rinderknecht</w:t>
+                <w:t xml:space="preserve">Trisia Farrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Behnstedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Coordes</w:t>
+                <w:t xml:space="preserve">Ricarda Fieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5878⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/plc.2025.10023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627353v1</w:t>
+                <w:t xml:space="preserve">hal-05516916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of Brain Aromatase Impairs Behavior and Neuroplasticity in Adult Zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic LDPE microplastic ingestion: oxidative stress and mutagenicity in reef fish \textitStegastes fuscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalles Da Silva-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Malleret</w:t>
+                <w:t xml:space="preserve">Bruna Beatriz Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Blanc‐legendre</w:t>
+                <w:t xml:space="preserve">Jessica Ferreira De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pavlina Pavlidi</w:t>
+                <w:t xml:space="preserve">Augusto Monteiro De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.70202⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238558v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of embryonic exposure to ethinylestradiol and clotrimazole on behavior and neuroplasticity in zebrafish (Danio rerio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation of Brain Aromatase Impairs Behavior and Neuroplasticity in Adult Zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Blanc‐legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Blanc-Legendre</w:t>
+                <w:t xml:space="preserve">Laëtitia Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Guillot</w:t>
+                <w:t xml:space="preserve">Harmony Lautrette‐quinveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K Le Menach</w:t>
+                <w:t xml:space="preserve">Pavlina Pavlidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2024.104592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (8), pp.e70202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.70202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827303v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juveniles at risk: behaviour and colour changes in sole juveniles (Solea solea) after exposure to estuarine ragworms (Hediste diversicolor) contaminated with microplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Zebrafish Embryo‐Based Test System for Thyroid Hormone System Disruption: 3Rs in Ecotoxicological Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gölz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanc‐legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Pannetier</w:t>
+                <w:t xml:space="preserve">Maximilian Rinderknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">Laura Behnstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messika Revel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Sara Coordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107197⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (9), pp.2485-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055490v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for links between behaviour and acute hyperthermia and hypoxia resistance in rainbow trout using isogenic lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Juveniles at risk: behaviour and colour changes in sole juveniles (Solea solea) after exposure to estuarine ragworms (Hediste diversicolor) contaminated with microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lagarde</w:t>
+                <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.555⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.107197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057569v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term exposure of marine medaka (Oryzias melastigma) to an aluminum salt and to the cocktail of elements released by galvanic anode cathodic protection (GACP): impact on survival, growth, reproduction and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term impact of embryonic exposure to ethinylestradiol and clotrimazole on behavior and neuroplasticity in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanc-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Blanc-Legendre</w:t>
+                <w:t xml:space="preserve">L Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gosselin</w:t>
+                <w:t xml:space="preserve">C Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Caplat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2025.107329⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.104592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2024.104592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080327v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early rearing of European seabass (Dicentrarchus labrax) with mild current enrichment modifies fish swimming behavior without altering their growth performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for links between behaviour and acute hyperthermia and hypoxia resistance in rainbow trout using isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo J. Magnoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Espirito-Santo</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 289, 114742 (16p.). </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2024.114742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878488v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t>
+                <w:t xml:space="preserve">The time for ambitious action is now: Science-based recommendations for plastic chemicals to inform an effective global plastic treaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ducos</w:t>
+                <w:t xml:space="preserve">Susanne M. Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Beraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Kala Senathirajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Garcia</w:t>
+                <w:t xml:space="preserve">Marina O. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith S. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.174881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645539v1</w:t>
+                <w:t xml:space="preserve">hal-04663983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the eye and of opn4xa function to circadian photoentrainment in the diurnal zebrafish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Training differentially affects feeding on live prey in two marine Mediterranean fish species reared for restocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blader</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011172⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567683v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time for ambitious action is now: Science-based recommendations for plastic chemicals to inform an effective global plastic treaty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the eye and of opn4xa function to circadian photoentrainment in the diurnal zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala Senathirajah</w:t>
+                <w:t xml:space="preserve">Clair Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina O. Fernandez</w:t>
+                <w:t xml:space="preserve">Dora Sapède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith S. Weis</w:t>
+                <w:t xml:space="preserve">Laurent Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kumar</w:t>
+                <w:t xml:space="preserve">Patrick Blader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.174881. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663983v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of egg thermal regimes on the response to food deprivation and refeeding in juvenile European Sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
@@ -2388,291 +2388,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryonic exposures to chemicals acting on brain aromatase lead to different locomotor effects in zebrafish larvae</w:t>
+                <w:t xml:space="preserve">Temperature and feeding frequency impact the survival, growth, and metamorphosis success of Solea solea larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Blanc-Legendre</w:t>
+                <w:t xml:space="preserve">Adriana E Sardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Sire</w:t>
+                <w:t xml:space="preserve">Anne-Laure Lalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Christophe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104221⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp. e0281193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204117v1</w:t>
+                <w:t xml:space="preserve">hal-04159095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and feeding frequency impact the survival, growth, and metamorphosis success of Solea solea larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic exposures to chemicals acting on brain aromatase lead to different locomotor effects in zebrafish larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Blanc-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana E Sardi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sacha Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp. e0281193. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102, 104221 (12p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0281193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159095v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Effects of Temperature and Food Availability on True Soles (Solea spp.) Early-Life History Traits: A Tool for Understanding Fish Recruitment in Future Climate Change Scenarios</w:t>
               </w:r>
@@ -2684,77 +2684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Sardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Omingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Omingo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (2), pp.68. </w:t>
@@ -2818,64 +2818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.21439-21452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2948,64 +2948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 134, pp.108647. </w:t>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 308, pp.119721. </w:t>
@@ -3458,64 +3458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish’ [Aquat. Toxicol. 220 (2020) 105403](S0166445X19308392)(10.1016/j.aquatox.2020.105403)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,2206 +3573,2206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemicals sorbed to environmental microplastics are toxic to early life stages of aquatic organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bettie Cormier</w:t>
+                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Gambardella</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Tato</w:t>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Perdriat</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Costa</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, pp.111665. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176074v1</w:t>
+                <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275735v1</w:t>
+                <w:t xml:space="preserve">hal-03154333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic feeding exposure to virgin and spiked microplastics disrupts essential biological functions in teleost fish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An environmentally relevant mixture of polychlorinated biphenyls (PCBs) and polybrominated diphenylethers (PBDEs) disrupts mitochondrial function, lipid metabolism and neurotransmission in the brain of exposed zebrafish and their unexposed F2 offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuulia Hyötyläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125626⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, pp.142097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183770v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effects of contamination and temperature in Solea solea larvae. Modeling perspectives in the context of climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Loizeau</w:t>
+                <w:t xml:space="preserve">Chemicals sorbed to environmental microplastics are toxic to early life stages of aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gambardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Tato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perdriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.111665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475054v1</w:t>
+                <w:t xml:space="preserve">hal-03176074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insecticide permethrin induces transgenerational behavioral changes linked to transcriptomic and epigenetic alterations in zebrafish (Danio rerio)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic feeding exposure to virgin and spiked microplastics disrupts essential biological functions in teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crebassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Scherbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 415, pp.125626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175988v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 544, pp.737072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183773v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">A review of the effects of contamination and temperature in Solea solea larvae. Modeling perspectives in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana E. Sardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.102101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2021.102101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003559v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmentally relevant mixture of polychlorinated biphenyls (PCBs) and polybrominated diphenylethers (PBDEs) disrupts mitochondrial function, lipid metabolism and neurotransmission in the brain of exposed zebrafish and their unexposed F2 offspring</w:t>
+                <w:t xml:space="preserve">The insecticide permethrin induces transgenerational behavioral changes linked to transcriptomic and epigenetic alterations in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tuulia Hyötyläinen</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Scherbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 754, pp.142097. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 779, pp.146404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341157v1</w:t>
+                <w:t xml:space="preserve">hal-03175988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">A comparison of behavioral and reproductive parameters between wild-type, transgenic and mutant zebrafish: Could they all be considered the same “zebrafish” for reglementary assays on endocrine disruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.108879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2020.108879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154333v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi- and transgenerational effects following early-life exposure of zebrafish to permethrin and coumarin 47: Impact on growth, fertility, behavior and lipid metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tuulia Hyötyläinen</w:t>
+                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Krauss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Scherbak</w:t>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau‐bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111348⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.13825-13835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246873v1</w:t>
+                <w:t xml:space="preserve">hal-03150869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and sorbed contaminants – Trophic exposure in fish sensitive early life stages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annika Batel</w:t>
+                <w:t xml:space="preserve">Multi- and transgenerational effects following early-life exposure of zebrafish to permethrin and coumarin 47: Impact on growth, fertility, behavior and lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuulia Hyötyläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Bringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Martin Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Scherbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105126⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.111348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934495v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish Danio rerio shows behavioural cross‐context consistency at larval and juvenile stages but no consistency between stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+                <w:t xml:space="preserve">Microplastics and sorbed contaminants – Trophic exposure in fish sensitive early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Peyrafort</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arno Bringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14310⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.105126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353689v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and activity patterns as welfare indicators in response to water quality changes in European sea bass, Dicentrarchus labrax</w:t>
+                <w:t xml:space="preserve">Zebrafish Danio rerio shows behavioural cross‐context consistency at larval and juvenile stages but no consistency between stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Peyrafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), pp.1411-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.104974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135465v1</w:t>
+                <w:t xml:space="preserve">hal-03353689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+                <w:t xml:space="preserve">Spatial distribution and activity patterns as welfare indicators in response to water quality changes in European sea bass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Chadili</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.104974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-03034495v1</w:t>
+                <w:t xml:space="preserve">hal-03135465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic contaminants sorbed to microplastics affect marine medaka fish early life stages development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steffen H Keiter</w:t>
+                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111059⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.105403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353557v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03034495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+                <w:t xml:space="preserve">Organic contaminants sorbed to microplastics affect marine medaka fish early life stages development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettie Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crebassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Blondeau‐bidet</w:t>
+                <w:t xml:space="preserve">Steffen H Keiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (24), pp.13825-13835. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.111059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150869v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Laboratory Hazard Assessment of Contaminated Microplastic Particles by Means of Enhanced Fish Embryo Test With the Zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettie Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Begout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Braunbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,563 +5951,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of different tags on survival, growth and stress response in the flatfish Senegalese sole</w:t>
+                <w:t xml:space="preserve">Fish life-history traits are affected after chronic dietary exposure to an environmentally realistic marine mixture of PCBs and PBDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Carballo</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Khaled Horri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.531--545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621751v1</w:t>
+                <w:t xml:space="preserve">hal-01826754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecotoxicological view on neurotoxicity assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingestion and contact with polyethylene microplastics does not cause acute toxicity on marine zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Legradi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. L. Schymanski</w:t>
+                <w:t xml:space="preserve">B. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-018-0173-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360, pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629275v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion and contact with polyethylene microplastics does not cause acute toxicity on marine zooplankton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation of different tags on survival, growth and stress response in the flatfish Senegalese sole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concha Berbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Guerrero-Cozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Jimenez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.101⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 494, pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625220v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish life-history traits are affected after chronic dietary exposure to an environmentally realistic marine mixture of PCBs and PBDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecotoxicological view on neurotoxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Legradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. S. Kraak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. van Der Geest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Horri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Veronique Loizeau</w:t>
+                <w:t xml:space="preserve">E. L. Schymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 610, pp.531--545. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12302-018-0173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826754v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of genes involved in retinoic acid metabolism in Senegalese sole larvae</w:t>
               </w:r>
@@ -6519,77 +6519,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 203, pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6623,51 +6623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in brain monoamines underlie behavioural disruptions after zebrafish diet exposure to polycyclic aromatic hydrocarbons environmental mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Vouillarmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampiero Bricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), pp.11. </w:t>
@@ -6885,351 +6885,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Reproduction Is Disrupted upon Lifelong Exposure to Environmental PAHs Fractions Revealing Different Modes of Action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic contamination by pyrolytic polycyclic aromatic hydrocarbons does not affect aerobic metabolic scope in zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Davail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucette Joassard</w:t>
+                <w:t xml:space="preserve">Antoine Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics4040026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (1), pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425791v1</w:t>
+                <w:t xml:space="preserve">hal-01451297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic contamination by pyrolytic polycyclic aromatic hydrocarbons does not affect aerobic metabolic scope in zebrafish Danio rerio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lucas</w:t>
+                <w:t xml:space="preserve">Fish Reproduction Is Disrupted upon Lifelong Exposure to Environmental PAHs Fractions Revealing Different Modes of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnieux</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lyphout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Miramand</w:t>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88 (1), pp.433-442. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.12835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics4040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451297v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures of zebrafish through diet to three environmentally relevant mixtures of PAHs produce behavioral disruptions in unexposed F1 and F2 descendant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,77 +7319,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Goubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 524-525, pp.52-62. </w:t>
@@ -7453,77 +7453,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Armesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 182, pp.14-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7551,325 +7551,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel COLVI long chains in zebrafish that are essential for muscle development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization and transcriptional regulation of the renin-angiotensin system genes in Senegalese sole ([i]Solea senegalensis[/i] Kaup, 1858): differential gene regulation by salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Armesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ramanoudjame</w:t>
+                <w:t xml:space="preserve">Emilio Salas-Leiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rocancourt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucette Joassard</w:t>
+                <w:t xml:space="preserve">Esther Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv368⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.6-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594462v1</w:t>
+                <w:t xml:space="preserve">hal-01182862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and transcriptional regulation of the renin-angiotensin system genes in Senegalese sole ([i]Solea senegalensis[/i] Kaup, 1858): differential gene regulation by salinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Two novel COLVI long chains in zebrafish that are essential for muscle development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ramanoudjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rocancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Salas-Leiton</w:t>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Asensio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Manchado</w:t>
+                <w:t xml:space="preserve">Arnaud Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 184, pp.6-19. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (23), pp.6624-6639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182862v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental concentrations of benz[a]anthracene induce developmental defects and DNA damage and impair photomotor response in Japanese medaka larvae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Sommard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,1722 +7953,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sediment composition on PAH toxicity using zebrafish (Danio rerio) and Japanese medaka (Oryzias latipes) embryo-larval assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAHs and fish-exposure monitoring and adverse effects-from molecular to individual level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13703 - 13719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3502-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13685-13688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3161-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107637v1</w:t>
+                <w:t xml:space="preserve">hal-01205093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly, characterization and functional annotation of Senegalese sole (Solea senegalensis) and common sole (Solea solea) transcriptomes: integration in a database and design of a microarray.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Crespo</w:t>
+                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish—part II: behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-952⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13818-13832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205114v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental toxicity of PAH mixtures in fish early life stages. Part I: adverse effects in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influence of sediment composition on PAH toxicity using zebrafish (Danio rerio) and Japanese medaka (Oryzias latipes) embryo-larval assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13720-13731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2804-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13703 - 13719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3502-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205096v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early individual electronic identification of sea bass using RFID microtags: A first example of early phenotyping of sex-related growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">De novo assembly, characterization and functional annotation of Senegalese sole (Solea senegalensis) and common sole (Solea solea) transcriptomes: integration in a database and design of a microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Armesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.033⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193949v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric relationship between body mass and aerobic metabolism in zebrafish Danio rerio</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization and transcriptional regulation of the Na+/K+ ATPase α subunit isoforms during development and salinity challenge in a teleost fish, the Senegalese sole (Solea senegalensis).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Armesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Campinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodríguez-Rúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah M. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.12306⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451290v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and transcriptional regulation of the Na+/K+ ATPase α subunit isoforms during development and salinity challenge in a teleost fish, the Senegalese sole (Solea senegalensis).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Developmental toxicity of PAH mixtures in fish early life stages. Part I: adverse effects in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah M. Power</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2014.06.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13720-13731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2804-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205099v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a reference artificial sediment for chemical testing adapted to the MELA sediment contact assay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Allometric relationship between body mass and aerobic metabolism in zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Schouman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2607-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (4), pp.1171-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205089v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish - part I: survival and growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+                <w:t xml:space="preserve">Early individual electronic identification of sea bass using RFID microtags: A first example of early phenotyping of sex-related growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2629-x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 426-427, pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205095v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure of zebrafish to PAH mixtures results in carcinogenic but not genotoxic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Le Menach</w:t>
+                <w:t xml:space="preserve">Development of a reference artificial sediment for chemical testing adapted to the MELA sediment contact assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13833-13849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2923-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13689-13702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2607-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123338v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental toxicity of PAH mixtures in fish early life stages. Part II: adverse effects in Japanese medaka</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish - part I: survival and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13732-13743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2676-3⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13804-13817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205097v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term disruption of growth, reproduction, and behavior after embryonic exposure of zebrafish to PAH-spiked sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure of zebrafish to PAH mixtures results in carcinogenic but not genotoxic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Devier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Potier</w:t>
+                <w:t xml:space="preserve">K. Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13877-13887. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2585-5⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13833-13849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205094v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs and fish-exposure monitoring and adverse effects-from molecular to individual level</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developmental toxicity of PAH mixtures in fish early life stages. Part II: adverse effects in Japanese medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13685-13688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3161-8⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13732-13743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2676-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205093v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish—part II: behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Long-term disruption of growth, reproduction, and behavior after embryonic exposure of zebrafish to PAH-spiked sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frère</w:t>
+                <w:t xml:space="preserve">Jérémy Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13818-13832. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13877-13887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2762-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2585-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110845v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dietary-exposure to non-coplanar PCBs induces behavioral disruptions in adult zebrafish and their offspring.</w:t>
               </w:r>
@@ -9680,77 +9680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotoxicology and Teratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.45-56. </w:t>
@@ -9788,103 +9788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zebrafish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (3), pp.365-375. </w:t>
@@ -9922,90 +9922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic individual identification of zebrafish using radio frequency identification (RFID) microtags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10069,77 +10069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term food-exposure of zebrafish to PCB mixtures mimicking some environmental situations induces ovary pathology and impairs reproduction ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10203,51 +10203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation du muscle, cellules souches et régénération musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahragim Tajbakhsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10458,51 +10458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10565,51 +10565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there non-catalytic functions of acetylcholinesterases ? Lessons from mutant animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Strähle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10707,51 +10707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10841,51 +10841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Strähle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10945,51 +10945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression pattern of vat-1 homolog gene in zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loeb-Hennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Prengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11062,51 +11062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase is required for neuronal and muscular development in the zebrafish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11187,51 +11187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase is required for neuronal and muscular development in the zebrafish embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11321,51 +11321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between kinetic data and sequences in the alpha/beta-hydrolases fold database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Robinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11550,51 +11550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct proteins are associated with tetrameric acetylcholinesterase on the cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11675,51 +11675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Proteins Are Associated with Tetrameric Acetylcholinesterase on the Cell Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11809,51 +11809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of an immunoenzymatic tracer combining a scFv and the acetylcholinesterase of Bungarus fasciatus by genetic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11891,51 +11891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase from snake venom as a model for its nerve and muscle counterpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11999,51 +11999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 119-120, pp.567-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12068,51 +12068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a novel type of alternatively spliced exon from the acetylcholinesterase gene of Bungarus fasciatus. Molecular forms of acetylcholinesterase in the snake liver and muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12189,51 +12189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haubruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12297,51 +12297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aCHEdb : the database system for ESTHER, the alpha/beta fold family of proteins and the cholinesterase gene server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12412,535 +12412,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acétylcholinestérase des venins de serpents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1339 (2), pp. 253-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-4838(97)00009-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699052v1</w:t>
+                <w:t xml:space="preserve">hal-04083959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms : biochemical, immunological and enzymatic characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'acétylcholinestérase des venins de serpents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1339, pp.253-267</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 191, pp.381-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696060v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alpha/beta fold family of proteins database and the cholinesterase gene server ESTHER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lievin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25 (1), pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms: biochemical, immunological and enzymatic characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterases from Elapidae snake venoms : biochemical, immunological and enzymatic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rémy</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1339, pp.253-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04083959v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression of acetylcholinesterase from Bungarus fasciatus venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,64 +13017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase from Bungarus venom: a monomeric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,64 +13155,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrooptical measurements demonstrate a large permanent dipole moment associated with acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Porschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Créminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13267,77 +13267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cholinesterase genes server (ESTHER) : a database of cholinesterase-related sequences for multiple alignments, phylogenetic relationships, mutations and structural data retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lievin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13414,51 +13414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Arpagaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13526,51 +13526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cDNA sequence, gene structure, and cholinesterase-like domains of an esterase from Caenorhabditis elegans mapped to chromosome V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13794,346 +13794,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+                <w:t xml:space="preserve">Damien Crestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Brunier</w:t>
+                <w:t xml:space="preserve">Martin Debatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy-Jo Randalls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513550v1</w:t>
+                <w:t xml:space="preserve">hal-04732617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Heatwaves and Hypoxia on European seabass Dicentrarchus labrax Reared in Three Thermal Regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Navarro</w:t>
+                <w:t xml:space="preserve">Enhancing genomic selection efficiency for viral nervous necrosis resistance in European seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Crestel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Debatis</w:t>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy-Jo Randalls</w:t>
+                <w:t xml:space="preserve">Joseph Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Pragues, République tchèque</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732617v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Swimming Respirometry to Investigate the Thermal Physiology of European Seabass Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tallulah Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14175,90 +14175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14294,786 +14294,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+                <w:t xml:space="preserve">hal-04185459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185712v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine de la résistance à la nécrose nerveuse virale chez le bar identifiée par séquençage du génome entier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185459v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on Ecotoxicological Effects of Microplastics in Marine Ecosystems: The EPHEMARE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Francesco Regoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Albentosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Giacomo Avio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Bebianno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. pp.12-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03225129v1</w:t>
+                <w:t xml:space="preserve">hal-03349264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of behavior, reproductive parameters and response to pollutant between wild-type, transgenic and mutant zebrafish: could they all be considered the same &amp;quot;zebrafish&amp;quot; ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of EDCs on aromatase gene expression and reproduction using novel transgenic cyp19a1a-eGFP zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03225132v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03225129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on Ecotoxicological Effects of Microplastics in Marine Ecosystems: The EPHEMARE Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annika Batel</w:t>
+                <w:t xml:space="preserve">A comparison of behavior, reproductive parameters and response to pollutant between wild-type, transgenic and mutant zebrafish: could they all be considered the same &amp;quot;zebrafish&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Bebianno</w:t>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online meeting, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349264v1</w:t>
+                <w:t xml:space="preserve">ineris-03225132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
               </w:r>
@@ -15098,51 +15098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15178,359 +15178,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel transgenic zebrafish line (cyp19a1a-GFP) : refinement of an OECD test guideline for evaluating the effects of prochloraz on aromatase gene expression and reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+                <w:t xml:space="preserve">Existe-t-il un transfert trophique des MP et quels sont les effets toxiques chez les larves et les juvéniles de soles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03225047v1</w:t>
+                <w:t xml:space="preserve">hal-02898165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un transfert trophique des MP et quels sont les effets toxiques chez les larves et les juvéniles de soles ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">A novel transgenic zebrafish line (cyp19a1a-GFP) : refinement of an OECD test guideline for evaluating the effects of prochloraz on aromatase gene expression and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Turies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est, Jun 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">29. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898165v1</w:t>
+                <w:t xml:space="preserve">ineris-03225047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of an OECD test guideline for evaluating the effects of endocrine disrupting chemicals on aromatase gene expression and reproduction using novel transgenic cyp19a1a-GFP zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Turies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GdR REPRO (ReproSciences 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
@@ -15553,954 +15553,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03225052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187433v1</w:t>
+                <w:t xml:space="preserve">hal-02012647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Aroua</w:t>
+                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834797v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits de vie et recrutement ou comment évaluer les conséquences d'une exposition à des polluants chez les poissons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement d’un test embryo-larvaire sur Dicentrarchus labrax et impact d’un perturbateur endocrinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Slamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traits de vie et recrutement ou comment évaluer les conséquences d'une exposition à des polluants chez les poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Inconnu, France</w:t>
+              <w:t xml:space="preserve">Colloque 2018 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785842v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Traits de vie et recrutement ou comment évaluer les conséquences d'une exposition à des polluants chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">Traits de vie et recrutement ou comment évaluer les conséquences d'une exposition à des polluants chez les poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012647v1</w:t>
+                <w:t xml:space="preserve">hal-02785842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising and understanding effects of POPs exposures through lifecycle and generations using zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Behaviour in fish - Beyond distance moved: evaluation of anxiety, exploration and coping style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire groupe Toxicologie KIT/ITG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Noldus users meeting. How to get more of your behavioral data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785841v1</w:t>
+                <w:t xml:space="preserve">hal-02785838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterising and understanding effects of POPs exposures through lifecycle and generations using zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire groupe Toxicologie KIT/ITG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853097v1</w:t>
+                <w:t xml:space="preserve">hal-02785841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour in fish - Beyond distance moved: evaluation of anxiety, exploration and coping style</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Garoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Macherey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noldus users meeting. How to get more of your behavioral data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785838v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational value of zebrafish to study behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterising and understanding effects of POPs exposures through lifecycle and generations using zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire Institut de Myologie - Pitié-Salpétrière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Myologie. FRA., Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire du Centre de recherche sur l'environnement MAN/MTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795127v1</w:t>
+                <w:t xml:space="preserve">hal-02795128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising and understanding effects of POPs exposures through lifecycle and generations using zebrafish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Translational value of zebrafish to study behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire du Centre de recherche sur l'environnement MAN/MTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orebro, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire Institut de Myologie - Pitié-Salpétrière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Myologie. FRA., Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795128v1</w:t>
+                <w:t xml:space="preserve">hal-02795127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction and offspring defects after exposure to PAHs mixtures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
@@ -16529,51 +16529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NORMAN interlaboratory study on biotesting of spiked water extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Keiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16667,90 +16667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological effects on zebrafish offspring following dietary parental exposure to a pyrolytic PAH mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Pollutant Responses in Marine Organisms (PRIMO 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Algarve. PRT., May 2013, Faro, Portugal</w:t>
@@ -16779,90 +16779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct exposure to PAH-spiked gravels induces developmental defects in &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16900,103 +16900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConPhyPoP – A multidisciplinary project to assess physiological consequences of fish long-term exposure to PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Pollutant Responses in Marine Organisms (PRIMO 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade do Algarve. PRT., May 2013, Faro, Portugal</w:t>
@@ -17019,359 +17019,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioural and reproduction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Genome-wide gene expression analysis during &amp;lt;em&amp;gt;solea sp.&amp;lt;/em&amp;gt; embryo-larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalo Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. Fish and Shellfish Larviculture Symposium (Larvi 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Sep 2013, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566521v1</w:t>
+                <w:t xml:space="preserve">hal-02747871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide gene expression analysis during &amp;lt;em&amp;gt;solea sp.&amp;lt;/em&amp;gt; embryo-larval development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hicham Benzekri</w:t>
+                <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioural and reproduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Lemenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Fish and Shellfish Larviculture Symposium (Larvi 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Sep 2013, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747871v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
@@ -17400,90 +17400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic contamination by pyrolytic and petrogenic polycyclic aromatic hydrocarbons: Effects on metabolic and swimming performance in zebrafish: Effects on metabolic and swimming performance in zebrafish &amp;lt;em&amp;gt;(Danio rerio)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Percelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17525,103 +17525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of three PAH fractions from light and heavy crude oils and from a PAH-contaminated sediment on Oryzias latipes Japanese medaka early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), Feb 2013, Cracovie, Poland</w:t>
@@ -17650,103 +17650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioral and reproduction responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
@@ -17775,103 +17775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of an early exposure and continuous exposure to pyrolitic PAHs on zebrafish behavioral responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyphaine Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), Feb 2013, Cracovie, Poland. pp.33</w:t>
@@ -17894,1265 +17894,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Laboratoire d'écophysiologie des poissons : Ifremer La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI), Jul 2012, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550984v1</w:t>
+                <w:t xml:space="preserve">hal-02747229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Lemenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI), Jul 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550977v1</w:t>
+                <w:t xml:space="preserve">hal-02550984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term food-exposure to PCB mixtures induces behavioural disruptions in adult Zebrafish and their offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI). Norwich, GBR., Jul 2012, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745481v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire d'écophysiologie des poissons : Ifremer La Rochelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Long-term food-exposure to PCB mixtures induces behavioural disruptions in adult Zebrafish and their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI). Norwich, GBR., Jul 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747229v1</w:t>
+                <w:t xml:space="preserve">hal-02745481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to PCB-contaminated diet: effects on zebrafish development and reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752412v1</w:t>
+                <w:t xml:space="preserve">hal-02753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Long-term exposure to PCB-contaminated diet: effects on zebrafish development and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753962v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of PCBs on zebrafish behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Daouk</w:t>
+                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Loizeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753243v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From model to fisheries species : behavioural studies to reveal the potential effects of contaminant on fish population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of PCBs on zebrafish behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for the Exploration of the Sea (ICES). Annual science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813829v1</w:t>
+                <w:t xml:space="preserve">hal-02753243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to PCB contaminated diet: effects on zebrafish development and reproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-L Begout</w:t>
+                <w:t xml:space="preserve">From model to fisheries species : behavioural studies to reveal the potential effects of contaminant on fish population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Mayeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Council for the Exploration of the Sea (ICES). Annual science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550973v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term exposure to PCB contaminated diet: effects on zebrafish development and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753371v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle fonctionnel de l'acide rétinoïque lors de la myogenèse chez le poisson-zèbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19190,51 +19190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération POP : Effet d'une exposition précoce d'embryons de poissons aux polluants organiques persistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19418,51 +19418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term and transgenerational effects of POP exposure during early stages of fish development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting annuel du GDR Imophys (Intégration de réponses MOléculaires et PHYSiologiques aux contaminants chimiques en milieu côtier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Nantes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19606,755 +19606,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid controls muscle differentiation in vivo through Fgf8 signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Begemann</w:t>
+                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Zebrafish Genetics and Development Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Perugia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2005.10.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832290v1</w:t>
+                <w:t xml:space="preserve">hal-02764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gene networks involved in retinoic acid control of muscle differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retinoic acid controls muscle differentiation in vivo through Fgf8 signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Hamade</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bally-Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Begemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Zebrafish. Genetics and Development Meeting</w:t>
+              <w:t xml:space="preserve">4. European Zebrafish Genetics and Development Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Dresden, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833265v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes cibles de l’acide rétinoïque au cours du développement</w:t>
+                <w:t xml:space="preserve">Identification of gene networks involved in retinoic acid control of muscle differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Sancristobal-Gaudy</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline A. Hamade</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">4. European Zebrafish. Genetics and Development Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Dresden, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356742v1</w:t>
+                <w:t xml:space="preserve">hal-02833265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic acid activates zebrafish myogenesis through Fgf8 signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Begemann</w:t>
+                <w:t xml:space="preserve">Identification de gènes cibles de l’acide rétinoïque au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancristobal-Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832421v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New friendly tools for users of ESTHER, the database of the alpha/beta-hydrolase fold superfamily of proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marchot</w:t>
+                <w:t xml:space="preserve">Retinoic acid activates zebrafish myogenesis through Fgf8 signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bally-Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Begemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Meeting on Cholinesterases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès International de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nantes, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02764503v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid controls muscle differentiation in vivo through Fgf8 signalling pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bally-Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Begemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Zebrafish Development and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Madison, United States</w:t>
@@ -20409,51 +20409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Strähle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20517,77 +20517,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Zebrafish Development and Genetics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Madison, United States</w:t>
@@ -20616,103 +20616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of retinoic acid during zebrafish myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bally-Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Begemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Muscle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Montpellier, France</w:t>
@@ -20735,472 +20735,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Esther 1998, aChEdb short tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
+              <w:t xml:space="preserve">, Mar 1998, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767015v1</w:t>
+                <w:t xml:space="preserve">hal-02767167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
+                <w:t xml:space="preserve">Acetylcholinesterase expression during development of danio rerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Haubruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, La Jolla, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839645v1</w:t>
+                <w:t xml:space="preserve">hal-02767015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylcholinesterase in elapid snakes. Identification of a New Exon in Bungarus fasciatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'acétylcholinestérase des poissons, cible des organophosphorés et des carbamates. Caractérisation du gène et des formes moléculaires de l'enzyme chez Danio rerio. Effets des anticholinestérasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Bon</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haubruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, La Jolla, United States</w:t>
+              <w:t xml:space="preserve">Facteurs de l'environnement et biologie des poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767035v1</w:t>
+                <w:t xml:space="preserve">hal-02839645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther 1998, aChEdb short tutorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acetylcholinesterase in elapid snakes. Identification of a New Exon in Bungarus fasciatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Meeting on Cholinesterases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767167v1</w:t>
+                <w:t xml:space="preserve">hal-02767035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and organization of Ace-1 the gene coding for acetylcholinesterase of class A in C. elegans</w:t>
               </w:r>
@@ -21212,51 +21212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Arpagaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21337,51 +21337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Arpagaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21432,51 +21432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of cholinesterases inferred by maximum parsimony method or distance matrix methods (Fitch-Margoliash and Neighbor joining methods)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21585,51 +21585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21637,51 +21637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
@@ -21723,90 +21723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t>
@@ -21829,264 +21829,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics exposures of fish: internalization and effects on behavior and growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Exposure to microplastic: ingestion/egestion rates and behavioural impact on &amp;lt;i&amp;gt; Solea solea &amp;lt;i/&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Baztan; M. Bergmann; A. Carrasco; C. Fossi; B. Jorgensen; A. Miguelez; S. Pahl; R. C. Thompson; J.-P. Vanderlinden. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MICRO 2018. Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lanzarote, Spain. pp.359, MICRO 2018 Fate and Impact of Microplastics:Knowledge, Actions and Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898269v1</w:t>
+                <w:t xml:space="preserve">hal-02898348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to microplastic: ingestion/egestion rates and behavioural impact on &amp;lt;i&amp;gt; Solea solea &amp;lt;i/&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Microplastics exposures of fish: internalization and effects on behavior and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2018. Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lanzarote, Spain. pp.359, MICRO 2018 Fate and Impact of Microplastics:Knowledge, Actions and Solutions</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898348v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic tools in senegalese sole: transcriptome assembly, annotated database, microarray and genome draft</w:t>
               </w:r>
@@ -22236,64 +22236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Armesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Campinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodríguez-Rúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.M. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22335,51 +22335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations physiologiques chez les poissons exposés à des polluants organiques persistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22460,103 +22460,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of two water-accommodated fractions from light and heavy crude oils on early life stage of zebrafish &amp;lt;em&amp;gt;Danio rerio&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Cracovie, Poland. pp.82, 2013, Interdisciplinary discourse on current environmental challenges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22581,90 +22581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22745,51 +22745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sommard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22853,51 +22853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floranne Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22929,152 +22929,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on Zebrafish behavioural responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">Une exposition à des mélanges de PCB par voie trophique induit à long terme des perturbations de la reproduction et du comportement chez le poisson-zèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Lemenach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Leguay</w:t>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22 nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. , pp.355, 2012, Abstract book - 6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
+              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Avignon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745691v1</w:t>
+                <w:t xml:space="preserve">hal-02746628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen VI genes in zebrafish skeletal muscle: Implications for collagen VI-myopathies</w:t>
               </w:r>
@@ -23188,208 +23188,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exposition à des mélanges de PCB par voie trophique induit à long terme des perturbations de la reproduction et du comportement chez le poisson-zèbre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Daouk</w:t>
+                <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on Zebrafish behavioural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Roupsard</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du réseau ANTIOPES "Ecotoxicologie et toxicologie environnementale : nouveaux concepts, nouveaux outils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Avignon, France. 2012</w:t>
+              <w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22 nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. , pp.355, 2012, Abstract book - 6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746628v1</w:t>
+                <w:t xml:space="preserve">hal-02745691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBERFISH - Identification chez la truite de séquences exprimées dans les aires de néomyogenèse au moyen de la capture laser et de microréseaux à forte densité, analyse fonctionnelle de quelques unes d'entre elles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23444,103 +23444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term food-exposure to PCB mixtures induces reproductive and behavioural disruptions in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany. , pp.355, 2012, Abstract book 6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t>
@@ -23569,64 +23569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération POP – Effet d'une exposition précoce d'embryons de poissons aux polluants organiques persistants et conséquence sur la population par étude des effets sur plusieurs générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23733,64 +23733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. , 2010 Fish Biology Congress Abstracts, pp.63, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23854,64 +23854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution du programme EC2CO (Écosphère Continentale et Côtière)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France. 2010</w:t>
@@ -23953,51 +23953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid regulates embryonic myogenesis in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elise Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. , 2010, 2010 Fish Biology Congress Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24074,51 +24074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jaekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline A. Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Genetic in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toulon, France</w:t>
@@ -24179,77 +24179,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution plastique, la biodiversité menacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24373,51 +24373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24489,77 +24489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic characterization of soles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep V Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureana Rebordinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24662,51 +24662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albentosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2016: Fate and impact of microplastics in marine ecosystems: from the coastline to the open sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, 2017, 978-0-12-812272-3 978-0-12-812271-6</w:t>
@@ -24735,77 +24735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status in other finfish species: Description of current genomic resources for the gilthead seabream (Sparus aurata) and soles (Solea senegalensis and Solea solea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manchado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph V. Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureana Rebordinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24917,51 +24917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. W. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25016,51 +25016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the carboxylesterase_B (COesterase) family : the closest relatives of cholinesterases among alpha/beta fold family. Hypothesis of horizontal transfer fron eucaryotes to bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25150,51 +25150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Culetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Talesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzymes of the Cholinesterase Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plenum Press, 1995</w:t>
@@ -25223,51 +25223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of sequences related to acetylcholinesterase/lipase/a:B hydrolase superfamily with public access on Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25432,51 +25432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Baztan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25565,51 +25565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Courtene-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25661,103 +25661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of photoentrainment in the diurnal zebrafish suggests a profound divergence with nocturnal rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Sapède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25779,103 +25779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the eye and of opn4xa function to circadian photoentrainment in the diurnal zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Sapède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25929,90 +25929,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination et physiologie des poissons exposés à des polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zambonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26083,51 +26083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et structure des acetylcholinestérases de vertébrés. Clonage d'une sous-unité hydrophobe d'ancrage. Etude de l'AChE de Bungarus fasciatus. Clonage des ADNc et du gène-Identification d'un nouvel exon et caractérisation d'acides aminés participant au site périphérique. Création et développement d'une banque de données dédiée aux cholinestérases : ESTHER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -26323,51 +26323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Lalone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baynes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Sardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Omingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yates" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneetha Kadiyala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalles Da Silva-Pinto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferreira De Souza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Monteiro De Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brander" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonisoli-Alquati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisia Farrelly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Fieber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa G&#246;lz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc&#8208;legendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Rinderknecht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Behnstedt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Coordes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5878" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Malleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc&#8208;legendre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lautrette&#8208;quinveros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Pavlidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70202" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc-Legendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malleret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Menach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567683v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Chaigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011172" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04663983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M. Brander" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Senathirajah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina O. Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith S. Weis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204117v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104221" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159095v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lalles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8020068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23689-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119721" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03176074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gambardella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perdriat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111665" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crebassa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125626" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Loizeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Antczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Scherbak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barrachina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hy&#246;tyl&#228;inen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142097" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111348" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Batel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105126" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14310" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cachot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braunbeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00135" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H. Keiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.12.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carballo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-Cozar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jimenez-Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Legradi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Paolo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. S. Kraak" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. van Der Geest" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Schymanski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0173-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beiras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cormier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826754v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.083" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boglino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Ponce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2016.08.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Di Paolo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ottermanns" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Keiter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bluhm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12835" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Armesto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Infante" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.11.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182862v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Salas-Leiton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Asensio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205116v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lansalut Perrine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pichon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grasset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.12.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3502-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205114v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benzekri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rovira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-952" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205096v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2804-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193949v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.033" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schouman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12306" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205099v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Campinho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-R&#250;a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah M. Power" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.06.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2607-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2676-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205093v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3161-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205055v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Schwartz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roupsard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rigaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.021" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jory" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hamade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deries" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Begemann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bally-Cuif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.10.019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680093v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20153" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0758FADA41E3A461799AA9D587B3802F3BE4A2FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfh020" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeb-Hennard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prengel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kremmer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2004.06.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675061v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robinson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694237v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692326v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoulie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688769v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699052v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691202v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687884v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meflah" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689355v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porschke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sussman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700694v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710363v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry-Mieg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349264v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regoli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giacomo Avio" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_4" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785842v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785841v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785838v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795127v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795128v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852946v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Keiter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brack" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitholtz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745283v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Le Menach" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748765v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746234v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Babin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747871v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746887v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748946v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752412v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753243v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813829v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mayeras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loizeau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751096v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754447v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morenet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755373v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaekel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamade" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.069" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMZ0NR45-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812168v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824349v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832290v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deries" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bally-Cuif" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Begemann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833265v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356742v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixing Yang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal-Gaudy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Hamade" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832421v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356756v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bally-Cuif" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829674v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356765v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Yang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Florence" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356771v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767035v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767167v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776347v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773300v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775750v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jbilo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manchado" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzekri" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seoane" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isga2015.acuigen.es/index.html" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743733v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campinho" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809866v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akcha" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745378v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808752v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floranne Le Bihanic" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803954v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749637v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramanoudjame" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gartioux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2012.06.089" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746628v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751535v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751147v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374919v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786978v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep V Planas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789187v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regoli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keiter" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albentosa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351179v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Planas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366242.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00008-1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205115v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Fry" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Earl" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. W. Jackson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830549v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849825v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schirru" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849075v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703685v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nxfehjfph" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703938v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Courtene-Jones" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al-Jaibachi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852552v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273069v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808970v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850781v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Lalone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baynes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gosselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E. Sardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Omingo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manchado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deeney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneetha Kadiyala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05326837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Ky Ly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mergot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2025.107580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516916v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonisoli-Alquati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisia Farrelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Fieber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalles Da Silva-Pinto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferreira De Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Monteiro De Souza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Malleret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc&#8208;legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Lautrette&#8208;quinveros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina Pavlidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa G&#246;lz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc&#8208;legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Rinderknecht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Behnstedt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Coordes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5878" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc-Legendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malleret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Menach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104592" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04663983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne M. Brander" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Senathirajah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina O. Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith S. Weis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174881" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Beraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.03.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Sap&#232;de" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011172" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana E Sardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lalles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc-Legendre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Christophe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04081687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8020068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23689-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cantabella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153793" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776197v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettie Cormier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119721" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106166" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barrachina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hy&#246;tyl&#228;inen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03176074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gambardella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Tato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perdriat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Costa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111665" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crebassa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125626" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Loizeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2021.102101" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Antczak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Scherbak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146404" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2020.108879" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111348" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Batel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105126" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14310" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03034495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H Keiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111059" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cachot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braunbeck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00135" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H. Keiter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.12.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Horri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.083" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beiras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cachot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cormier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621751v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carballo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Berbel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Guerrero-Cozar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jimenez-Fernandez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629275v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Legradi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Paolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. S. Kraak" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. van Der Geest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Schymanski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-018-0173-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boglino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Ponce" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2016.08.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Di Paolo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ottermanns" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Keiter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bluhm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miramand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12835" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Armesto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Infante" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.11.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182862v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Salas-Leiton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Asensio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594462v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ramanoudjame" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rocancourt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv368" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205116v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sommard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lansalut Perrine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pichon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grasset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.12.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3161-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3502-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benzekri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Rovira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-952" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205099v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Campinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodr&#237;guez-R&#250;a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah M. Power" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.06.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205096v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Morin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2804-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451290v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schouman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefrancois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12306" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chatain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.033" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Landi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2607-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2676-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205055v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Schwartz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.071829" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205024v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roupsard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rigaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.06.021" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jory" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hamade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deries" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Begemann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bally-Cuif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.10.019" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018798v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marchot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2005.10.100" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3WVRT7Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680093v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.20153" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0758FADA41E3A461799AA9D587B3802F3BE4A2FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679326v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh141" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behra" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfh020" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeb-Hennard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prengel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kremmer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2004.06.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680101v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behra" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vonesch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Biellmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131724v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Biellmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn788" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675061v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robinson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Takke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Yan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006308200" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boschetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chatel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083977v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Perrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Boschetti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004289200" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695321v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694237v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692326v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massoulie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696512v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haubruge" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Toutant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688769v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Giles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Frobert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00009-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L4V529-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699052v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691202v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lievin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696060v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frobert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Remy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687884v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698023v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grassi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meflah" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cornu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689355v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porschke" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sussman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700694v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Arpagaus" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710363v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry-Mieg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732617v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Navarro" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Crestel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debatis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy-Jo Randalls" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732751v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Bailey" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lledo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Regoli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Albentosa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giacomo Avio" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Bebianno" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_4" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225129v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225132v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225047v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225052v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834797v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Slamene" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aroua" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785842v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785838v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785841v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795128v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795127v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852946v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Keiter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brack" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitholtz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745283v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Le Menach" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748765v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746234v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Babin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747871v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746887v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Percelay" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748946v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752412v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753243v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813829v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mayeras" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loizeau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751096v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754447v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morenet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755373v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaekel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamade" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.069" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMZ0NR45-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812168v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824349v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764503v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832290v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deries" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bally-Cuif" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Begemann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833265v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356742v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixing Yang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal-Gaudy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline A. Hamade" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832421v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356756v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bally-Cuif" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829674v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356765v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Yang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Florence" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356771v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767167v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767015v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839645v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767035v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776347v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773300v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775750v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jbilo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737760v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manchado" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzekri" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seoane" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. S&#225;nchez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isga2015.acuigen.es/index.html" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743733v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campinho" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809866v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akcha" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745378v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808752v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floranne Le Bihanic" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sommard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803954v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746628v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749637v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramanoudjame" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laine" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gartioux" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2012.06.089" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751535v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751147v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374919v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348714v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4084-5" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317055v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786978v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep V Planas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureana Rebordinos" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789187v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regoli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keiter" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albentosa" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351179v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Planas" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366242.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00008-1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205115v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G Fry" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Earl" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. W. Jackson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830549v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849825v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schirru" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Culetto" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talesa" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849075v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703685v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baztan" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nxfehjfph" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703938v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Courtene-Jones" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al-Jaibachi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852552v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273069v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808970v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850781v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>