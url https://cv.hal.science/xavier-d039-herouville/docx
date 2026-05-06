--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier d'Hérouville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur libéral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier d’HérouvilleNé le 05 novembre 1964, à Paris 15èmeTél : 06 63 03 33 05 / E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavierdherouville@outlook.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fabuleux bestiaire de François-Xavier d’Hérouville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préfacé par Renaud Donnedieu de Vabres, Ministre de la Culture), éditions du Cercle des auteurs, 2006 et éditions Litt&graphie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne selon Charles Baudelaire & Théodore Chassériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2016</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines ou l’art conceptuel de Diégo Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, série esthétique « Ouverture philosophique », éditions de L’Harmattan, 2015</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On y voit tout, de l’autre côté du miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECUEIL DE POÉSIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant les jours meilleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never two withour three ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tableaux oubliés de Théodore Chassériau : Jamais deux sans trois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant au basson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultuous assemblée and crowd : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée & foule tumultueuse : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfer et tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci & Hieronymus Bosch : The venitian encounter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant et la poupée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand OEuvre de Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Léonard de Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective secrète à valeur de signature léonardienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : la rencontre vénitienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2010</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE COLLECTION & DE PUBLICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes de l’amour ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Isabelle de Saint Loup, éditions Litt&graphie, 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erotica Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Fral & Ambre Bénès, éditions Litt&graphie, 2008</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amalgâme, L’Émissaire & autres contes fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Greg Armatory, éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCÉNARIO (Script doctor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daymane Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pepiang Toufdy (avec les acteurs Philippe Du Janerand, Manda Touré, Celine Vitcoq, Agnès Soral, Jacques Boudet et Zonia Colonez Fernandis), mention spéciale au Festival du Cinéma africain de Vérone et grand prix du Festival « Les Essentiels » de Tours présidé par Colline Serrault, 2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée et foule tumultueuses : Léonard de Vinci vs Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres oubliées de Théodore Chassériau : Jamais 2 sans 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultuous assembly and crowd: Leonardo da Vinci vs Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never 2 without 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfer et Tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant au basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Œuvre de Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci &amp; Hieronymus Bosch: The venitian encounter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : La rencontre vénitienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant & la poupée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot; perspective secrète &amp;quot; à valeur de signature léonardienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier d'Hérouville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur libéral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier d’HérouvilleNé le 05 novembre 1964, à Paris 15èmeTél : 06 63 03 33 05 / E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavierdherouville@outlook.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fabuleux bestiaire de François-Xavier d’Hérouville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préfacé par Renaud Donnedieu de Vabres, Ministre de la Culture), éditions du Cercle des auteurs, 2006 et éditions Litt&graphie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne selon Charles Baudelaire & Théodore Chassériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2016</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines ou l’art conceptuel de Diégo Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, série esthétique « Ouverture philosophique », éditions de L’Harmattan, 2015</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On y voit tout, de l’autre côté du miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECUEIL DE POÉSIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant les jours meilleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (I) L'Homme de Vitruve, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (II) La Dernière Cène, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (III) Joconde, reine d'Égypte, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “Parade nuptiale“ de Francesco del Cossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never two withour three ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tableaux oubliés de Théodore Chassériau : Jamais deux sans trois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant au basson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultuous assemblée and crowd : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée & foule tumultueuse : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfer et tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci & Hieronymus Bosch : The venitian encounter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant et la poupée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand OEuvre de Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Léonard de Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective secrète à valeur de signature léonardienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : la rencontre vénitienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2010</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE COLLECTION & DE PUBLICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes de l’amour ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Isabelle de Saint Loup, éditions Litt&graphie, 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erotica Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Fral & Ambre Bénès, éditions Litt&graphie, 2008</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amalgâme, L’Émissaire & autres contes fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Greg Armatory, éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCÉNARIO (Script doctor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daymane Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pepiang Toufdy (avec les acteurs Philippe Du Janerand, Manda Touré, Celine Vitcoq, Agnès Soral, Jacques Boudet et Zonia Colonez Fernandis), mention spéciale au Festival du Cinéma africain de Vérone et grand prix du Festival « Les Essentiels » de Tours présidé par Colline Serrault, 2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Parade nuptiale » de Francesco del Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never 2 without 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfer et Tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée et foule tumultueuses : Léonard de Vinci vs Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres oubliées de Théodore Chassériau : Jamais 2 sans 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultuous assembly and crowd: Leonardo da Vinci vs Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant au basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Œuvre de Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci &amp; Hieronymus Bosch: The venitian encounter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : La rencontre vénitienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant & la poupée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot; perspective secrète &amp;quot; à valeur de signature léonardienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierdherouville@outlook.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936234v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055398v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332728v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966781v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294199v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363508v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462871v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066900v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaudeau de Gerlicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821930v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D 'H&#233;rouville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821933v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierdherouville@outlook.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573043v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294199v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363508v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462871v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332728v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966781v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066900v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaudeau de Gerlicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821930v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D 'H&#233;rouville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821933v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>