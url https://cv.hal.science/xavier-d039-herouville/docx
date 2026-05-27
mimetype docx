--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier d'Hérouville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur libéral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier d’HérouvilleNé le 05 novembre 1964, à Paris 15èmeTél : 06 63 03 33 05 / E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavierdherouville@outlook.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fabuleux bestiaire de François-Xavier d’Hérouville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préfacé par Renaud Donnedieu de Vabres, Ministre de la Culture), éditions du Cercle des auteurs, 2006 et éditions Litt&graphie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne selon Charles Baudelaire & Théodore Chassériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2016</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines ou l’art conceptuel de Diégo Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, série esthétique « Ouverture philosophique », éditions de L’Harmattan, 2015</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On y voit tout, de l’autre côté du miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECUEIL DE POÉSIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant les jours meilleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (I) L'Homme de Vitruve, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (II) La Dernière Cène, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (III) Joconde, reine d'Égypte, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “Parade nuptiale“ de Francesco del Cossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never two withour three ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tableaux oubliés de Théodore Chassériau : Jamais deux sans trois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant au basson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultuous assemblée and crowd : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée & foule tumultueuse : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfer et tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci & Hieronymus Bosch : The venitian encounter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant et la poupée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand OEuvre de Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Léonard de Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective secrète à valeur de signature léonardienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : la rencontre vénitienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2010</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE COLLECTION & DE PUBLICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes de l’amour ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Isabelle de Saint Loup, éditions Litt&graphie, 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erotica Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Fral & Ambre Bénès, éditions Litt&graphie, 2008</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amalgâme, L’Émissaire & autres contes fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Greg Armatory, éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCÉNARIO (Script doctor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daymane Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pepiang Toufdy (avec les acteurs Philippe Du Janerand, Manda Touré, Celine Vitcoq, Agnès Soral, Jacques Boudet et Zonia Colonez Fernandis), mention spéciale au Festival du Cinéma africain de Vérone et grand prix du Festival « Les Essentiels » de Tours présidé par Colline Serrault, 2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Parade nuptiale » de Francesco del Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never 2 without 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfer et Tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée et foule tumultueuses : Léonard de Vinci vs Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres oubliées de Théodore Chassériau : Jamais 2 sans 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultuous assembly and crowd: Leonardo da Vinci vs Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant au basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Œuvre de Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci &amp; Hieronymus Bosch: The venitian encounter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : La rencontre vénitienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant & la poupée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot; perspective secrète &amp;quot; à valeur de signature léonardienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Xavier d'Hérouville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Collaborateur libéral</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier d’HérouvilleNé le 05 novembre 1964, à Paris 15èmeTél : 06 63 03 33 05 / E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavierdherouville@outlook.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MONOGRAPHIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fabuleux bestiaire de François-Xavier d’Hérouville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préfacé par Renaud Donnedieu de Vabres, Ministre de la Culture), éditions du Cercle des auteurs, 2006 et éditions Litt&graphie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne selon Charles Baudelaire & Théodore Chassériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2016</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines ou l’art conceptuel de Diégo Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, série esthétique « Ouverture philosophique », éditions de L’Harmattan, 2015</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On y voit tout, de l’autre côté du miroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RECUEIL DE POÉSIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant les jours meilleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de L’Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (I) L'Homme de Vitruve, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (II) La Dernière Cène, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci : (III) Joconde, reine d'Égypte, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “Parade nuptiale“ de Francesco del Cossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2026</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never two withour three ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tableaux oubliés de Théodore Chassériau : Jamais deux sans trois ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant au basson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultuous assemblée and crowd : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée & foule tumultueuse : Léonard de Vinci vs Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfer et tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci & Hieronymus Bosch : The venitian encounter ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL,2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Enfant et la poupée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand OEuvre de Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Léonard de Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une perspective secrète à valeur de signature léonardienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : la rencontre vénitienne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HAL, 2018</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ménines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2010</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Idéal moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (sous le pseudonyme de Xavier de Harlay), Art et poésie de Touraine, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE COLLECTION & DE PUBLICATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contes de l’amour ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Isabelle de Saint Loup, éditions Litt&graphie, 2009</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erotica Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Fral & Ambre Bénès, éditions Litt&graphie, 2008</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amalgâme, L’Émissaire & autres contes fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Greg Armatory, éditions Litt&graphie, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCÉNARIO (Script doctor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daymane Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Pepiang Toufdy (avec les acteurs Philippe Du Janerand, Manda Touré, Celine Vitcoq, Agnès Soral, Jacques Boudet et Zonia Colonez Fernandis), mention spéciale au Festival du Cinéma africain de Vérone et grand prix du Festival « Les Essentiels » de Tours présidé par Colline Serrault, 2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolies léonardiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Parade nuptiale » de Francesco del Cossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dernière leçon de géométrie de Léonard de Vinci (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblée et foule tumultueuses : Léonard de Vinci vs Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvres oubliées de Théodore Chassériau : Jamais 2 sans 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgotten works by Théodore Chassériau : Never 2 without 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfer et Tentations : Herri Met de Bles vs Maître anonyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultuous assembly and crowd: Leonardo da Vinci vs Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant au basson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “ Paiement du tribut ” de Diego Vélasquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294199v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Work of Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363508v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Triptyque inversé de Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverted Triptych by Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tricks of Leonardo da Vinci & Hieronymus Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Œuvre de Leonardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanese escape game: “The Great Work of the anonymous master of the Italian Renaissance”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape game à la milanaise : “ Le Grand Œuvre du maître anonyme de la Renaissance italienne ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, the lioness of Romagna, immortalized as the Lady with an Ermine by Leonardo da Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo da Vinci &amp; Hieronymus Bosch: The venitian encounter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fourberies de Léonard de Vinci & Jérôme Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard de Vinci & Jérôme Bosch : La rencontre vénitienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Sforza, La Lionne de Romagne, immortalisée sous les traits de La Dame à l’hermine par Léonard de Vinci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez’s “Payment of Tribute”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant & la poupée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometry applied to facial recognition of four portraits presumed to be of Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie appliquée à la reconnaissance faciale de quatre portraits présumés de Leonardo da Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot; perspective secrète &amp;quot; à valeur de signature léonardienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D 'Hérouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaudeau de Gerlicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierdherouville@outlook.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573043v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294199v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363508v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462871v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332728v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966781v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066900v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaudeau de Gerlicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821930v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D 'H&#233;rouville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821933v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xavierdherouville@outlook.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573015v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'H&#233;rouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573043v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294199v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363508v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462871v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332728v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966781v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066900v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaudeau de Gerlicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821930v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D 'H&#233;rouville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821933v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>