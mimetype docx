--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -3838,329 +3838,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of cylindrically polarized laser beams in single crystal fiber amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Piehler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820058v1</w:t>
+                <w:t xml:space="preserve">hal-01303647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Amplification of cylindrically polarized laser beams in single crystal fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.11376-11381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.011376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303647v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">250 W single-crystal fiber Yb:YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO4 under diode pumping at 808 and 914 nm</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
@@ -4388,102 +4388,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (1), pp.52-57. </w:t>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575917v1</w:t>
+                <w:t xml:space="preserve">hal-00604424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
+                <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO4 under diode pumping at 808 and 914 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
@@ -4492,78 +4492,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (5), pp.972. </w:t>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604424v1</w:t>
+                <w:t xml:space="preserve">hal-00575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34 W continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm</w:t>
               </w:r>
@@ -7925,652 +7925,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divided Pulse Amplification for ultrashort pulses (orale)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using divided pulse amplification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stuttgart Laser Technology Forum - SLT 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578166v1</w:t>
+                <w:t xml:space="preserve">hal-01581957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using divided pulse amplification technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+                <w:t xml:space="preserve">Mechanical Non Critical Phase Matching for SHG at 1064 nm in LBO at room temperature (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581957v1</w:t>
+                <w:t xml:space="preserve">hal-01584264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pumping of an OPO with a pulsewidth-tunable MOPA source (poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Couvin</w:t>
+                <w:t xml:space="preserve">Development of an amplifier at 946 nm based on Nd:YAG single cristal fiber pumped at 885 nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584153v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Non Critical Phase Matching for SHG at 1064 nm in LBO at room temperature (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Coumar</w:t>
+                <w:t xml:space="preserve">Divided Pulse Amplification for ultrashort pulses (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Stuttgart Laser Technology Forum - SLT 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584264v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an amplifier at 946 nm based on Nd:YAG single cristal fiber pumped at 885 nm (orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
+                <w:t xml:space="preserve">Optimal pumping of an OPO with a pulsewidth-tunable MOPA source (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584181v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb-doped crystalline hosts, laser architectures and crystal geometries for high-power ultrashort-pulse lasers (orale)</w:t>
               </w:r>
@@ -8681,64 +8681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singly Resonant Optical Parametric Oscillator Pumped By a Nanosecond-to-Microsecond Pulsewidth-Tunable Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,890 +8809,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un amplificateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Singly Resonant OPO Pumped by a Pulsewidth-Tunable Hybrid MOPA Source (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2016, COLOQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Mid Infrared Coherence Source (MICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584004v1</w:t>
+                <w:t xml:space="preserve">hal-01582145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singly Resonant OPO Pumped by a Pulsewidth-Tunable Hybrid MOPA Source (orale)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-gain, high-energy picosecond Nd:YVO4 amplifier end-pumped at 880 nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid Infrared Coherence Source (MICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582145v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain, high-energy picosecond Nd:YVO4 amplifier end-pumped at 880 nm (orale)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dupriez</w:t>
+                <w:t xml:space="preserve">Développement d’un amplificateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optique 2016, COLOQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581961v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump beam propagation and absorption distribution in single crystal fibers (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+                <w:t xml:space="preserve">A 265W and 782 fs amplified radially polarized beam emitted by a thin-disk multipass amplifier (Post-deadline Oral)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aubourg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan-Philipp Negel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Pallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Resan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.ATh3A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.ATh3A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359556v1</w:t>
+                <w:t xml:space="preserve">hal-01368210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 265W and 782 fs amplified radially polarized beam emitted by a thin-disk multipass amplifier (Post-deadline Oral)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pump beam propagation and absorption distribution in single crystal fibers (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.ATh3A.3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368210v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power (100 W) Yb:YAG single-crystal fiber amplification chain for sub-ps MHz system(Orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Martial</w:t>
+                <w:t xml:space="preserve">Développement d'un oscillateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">JNCO - Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358920v1</w:t>
+                <w:t xml:space="preserve">hal-01359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un oscillateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
+                <w:t xml:space="preserve">High power (100 W) Yb:YAG single-crystal fiber amplification chain for sub-ps MHz system(Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO - Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359253v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateurs à fibres cristallines Yb:YAG pour des lasers femtoseconde à polarisation radiale (Orale)</w:t>
               </w:r>
@@ -9816,90 +9816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power single crystal fiber amplifiers for linearly and cylindrically polarized picosecond lasers (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
@@ -9941,51 +9941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal fiber for laser sources (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,51 +10364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2014, Solid State Lasers XXIII: Technology and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
@@ -10437,77 +10437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb:YAG Single Crystal Fiber Amplifiers For Cylindrically Polarized Laser Beams (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10588,51 +10588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,152 +10806,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of RbTiOPO4 for second harmonic generation of Yb-based lasers (poster)</w:t>
+                <w:t xml:space="preserve">Nonlinear properties of non-hygroscopic Ca5(BO3)3F crystal at 343 nm (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Villeval</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non Linear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Lasers Congress (ASSL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367588v1</w:t>
+                <w:t xml:space="preserve">hal-01070148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateurs Yb:YAG à fibres cristallines (orale)</w:t>
               </w:r>
@@ -11056,152 +11056,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear properties of non-hygroscopic Ca5(BO3)3F crystal at 343 nm (orale)</w:t>
+                <w:t xml:space="preserve">Potential of RbTiOPO4 for second harmonic generation of Yb-based lasers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Lasers Congress (ASSL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Non Linear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070148v1</w:t>
+                <w:t xml:space="preserve">hal-01367588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third harmonic generation at 343 nm in nonlinear Ca5(BO3)3F (CBF) (orale)</w:t>
               </w:r>
@@ -11306,402 +11306,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation at 515 nm in RTP with temperature insensitive and non-critical phase-matching (poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">1 mJ, 380 fs ultrashort pulses from an Yb:YAG single crystal fiber power amplifier (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369039v1</w:t>
+                <w:t xml:space="preserve">hal-00816880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 mJ, 380 fs ultrashort pulses from an Yb:YAG single crystal fiber power amplifier (orale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High power amplification in Yb:YAG single crystal fibers (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Igor Martial</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816880v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power amplification in Yb:YAG single crystal fibers (orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Graf</w:t>
+                <w:t xml:space="preserve">Second harmonic generation at 515 nm in RTP with temperature insensitive and non-critical phase-matching (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816877v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm.</w:t>
               </w:r>
@@ -12524,51 +12524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">250 W single crystal fiber Yb:YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,247 +12630,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of femtoseconde pulses in Yb:YAG single crystal fibers</w:t>
+                <w:t xml:space="preserve">On the potential of 914 nm pumping of Nd:YVO4 for laser operation at 1064 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Turkey. pp.AMB18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676909v1</w:t>
+                <w:t xml:space="preserve">hal-00604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential of 914 nm pumping of Nd:YVO4 for laser operation at 1064 nm</w:t>
+                <w:t xml:space="preserve">Amplification of femtoseconde pulses in Yb:YAG single crystal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Turkey. pp.AMB18</w:t>
+              <w:t xml:space="preserve">IONS 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604425v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers à fibres cristallines</w:t>
               </w:r>
@@ -13070,467 +13070,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12 W, 350 fs ultrashort pulses from a micro-pulling down Yb:YAG single crystal fiber amplifier.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diode-pumped single crystal fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, x, Germany</w:t>
+              <w:t xml:space="preserve">EOS topical meeting on lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604443v1</w:t>
+                <w:t xml:space="preserve">hal-00819350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on emission cross section and laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
+                <w:t xml:space="preserve">Influence of temperature on laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Germany</w:t>
+              <w:t xml:space="preserve">IONS 9 - Salamanca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604436v1</w:t>
+                <w:t xml:space="preserve">hal-00618124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
+                <w:t xml:space="preserve">Influence of temperature on emission cross section and laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 9 - Salamanca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618124v1</w:t>
+                <w:t xml:space="preserve">hal-00604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped single crystal fiber lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">12 W, 350 fs ultrashort pulses from a micro-pulling down Yb:YAG single crystal fiber amplifier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS topical meeting on lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819350v1</w:t>
+                <w:t xml:space="preserve">hal-00604443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14929,51 +14929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109472" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.506647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pa&#353;i&#353;kevi&#269;ius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53618-2_33" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SM3O.3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Geus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2022.MF4C.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541656" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW3E.7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM1E.5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudoin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584181v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STh1P.8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01582145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Negel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.ATh3A.3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01358920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T Gomes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martial" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didierjean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081184" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367588v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Villeval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819425v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914557" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604425v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604443v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604436v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618124v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431921v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415418v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359486v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00996931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IOTA0002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109472" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.506647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pa&#353;i&#353;kevi&#269;ius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53618-2_33" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SM3O.3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Geus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2022.MF4C.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541656" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW3E.7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM1E.5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudoin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STh1P.8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01582145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Negel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.ATh3A.3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01358920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T Gomes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martial" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didierjean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081184" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Villeval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819425v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914557" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604443v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431921v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415418v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359486v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00996931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IOTA0002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>