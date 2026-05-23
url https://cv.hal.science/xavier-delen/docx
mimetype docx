--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -98,1531 +98,1535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy soliton frequency shifting in a nitrogen-filled multipass cell</w:t>
+                <w:t xml:space="preserve">Higher-order- and multimode properties of nonlinear multipass cells for temporal compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cichelli</w:t>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gautier Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (21), pp.6714-6717. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.568548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.540948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336216v1</w:t>
+                <w:t xml:space="preserve">hal-04989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of self-seeded stimulated Brillouin scattering in active fibers injected by a sinusoidally phase modulated signal</w:t>
+                <w:t xml:space="preserve">High-energy soliton frequency shifting in a nitrogen-filled multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
+                <w:t xml:space="preserve">Giovanni Cichelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Esberard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.565571⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (21), pp.6714-6717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.568548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540681v1</w:t>
+                <w:t xml:space="preserve">hal-05336216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an all-fiber spliced laser system using stimulated Brillouin scattering mitigation techniques and achieving 50 ns, 10 kW peak power for lidar applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of self-seeded stimulated Brillouin scattering in active fibers injected by a sinusoidally phase modulated signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Esberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthase Limery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (5), pp.1743-1746. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (18), pp.38210-38219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.553536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.565571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973397v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power 2.3 µm Tm:YLF laser with intracavity upconversion pumping by a Nd:ASL laser at 1051 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an all-fiber spliced laser system using stimulated Brillouin scattering mitigation techniques and achieving 50 ns, 10 kW peak power for lidar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Dupont</w:t>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Lenfant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49 (8), pp.2093. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.523059⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50 (5), pp.1743-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.553536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723589v1</w:t>
+                <w:t xml:space="preserve">hal-04973397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient, high average power, narrowband, pump-tunable BWOPO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-power 2.3 µm Tm:YLF laser with intracavity upconversion pumping by a Nd:ASL laser at 1051 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
+                <w:t xml:space="preserve">Lauren Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guionie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48 (24), pp.6484-6487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.506647⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 49 (8), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.523059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435015v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power, tunable hybrid fiber/bulk laser at 1030 nm and parametric frequency conversion in the near and mid-infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly efficient, high average power, narrowband, pump-tunable BWOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Antoine Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (5), pp.93. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (24), pp.6484-6487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-022-07813-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.506647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549497v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optics in multipass cells</w:t>
+                <w:t xml:space="preserve">High power, tunable hybrid fiber/bulk laser at 1030 nm and parametric frequency conversion in the near and mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Guichard</w:t>
+                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Daher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+                <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202100220⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (5), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07813-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683864v1</w:t>
+                <w:t xml:space="preserve">hal-03549497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optics in multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Daniault</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Guichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.2100220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202100220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137038v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of optically synchronized pump-signal beams for ultrafast OPCPA via the optical Kerr effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear beam matching to gas-filled multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.425237⟩</w:t>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/osac.418247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280230v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of milliJoule energy Ti:Sa femtosecond pulses in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaismeen Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (20), pp.5264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.442707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman wavelength conversion in a multipass cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generation of optically synchronized pump-signal beams for ultrafast OPCPA via the optical Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Alexandridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (14), pp.3380-3383. </w:t>
+              <w:t xml:space="preserve">, 2021, 46 (9), pp.2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.431675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.425237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283155v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and high-throughput ablation of platinum using high-repetition rate radially and azimuthally polarized sub-picosecond laser pulses</w:t>
               </w:r>
@@ -1736,2336 +1740,2341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raman wavelength conversion in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (14), pp.3380-3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.431675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085752v2</w:t>
+                <w:t xml:space="preserve">hal-03283155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipass cells: 1D numerical model and investigation of spatio-spectral couplings at high nonlinearity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Papine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.386049⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566460v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid pulse propagation model and quasi-phase-matched four-wave mixing in multipass cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multipass cells: 1D numerical model and investigation of spatio-spectral couplings at high nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer W. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2982. </w:t>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.993-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.395789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.386049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941634v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral compression in a multipass cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Hybrid pulse propagation model and quasi-phase-matched four-wave mixing in multipass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.397191⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.395789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893094v1</w:t>
+                <w:t xml:space="preserve">hal-02941634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power two-cycle ultrafast source based on hybrid nonlinear compression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Spectral compression in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.1958-1967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.001958⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.397191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106501v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compression in a multipass cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Forget</w:t>
+                <w:t xml:space="preserve">High-power two-cycle ultrafast source based on hybrid nonlinear compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.1958-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.001958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348758v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of beam distortions in end-pumped laser rod amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (12), pp.3004-3013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.35.003004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse compression based on a gas-filled multipass cell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-compression in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (10), pp.2252-2255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002252⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43 (22), pp.5643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.005643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792750v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear temporal compression in multi-pass cells: theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear pulse compression based on a gas-filled multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (7), pp.1340-1347. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (10), pp.2252-2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586204v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power single-stage single-crystal Yb:YAG fiber amplifier for radially polarized ultrashort laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christof Pruss</w:t>
+                <w:t xml:space="preserve">Nonlinear temporal compression in multi-pass cells: theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-017-6720-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1340-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.001340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585940v1</w:t>
+                <w:t xml:space="preserve">hal-01586204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradiction within wave optics and its solution within a particle picture: comment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-power single-stage single-crystal Yb:YAG fiber amplifier for radially polarized ultrashort laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eckerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frieder Beirow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Pruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.002106⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (5), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-017-6720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490204v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using the divided pulse amplification technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contradiction within wave optics and its solution within a particle picture: comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.001628⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.2106-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.002106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560476v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power Yb:YAG single-crystal fiber amplifiers for femtosecond lasers in cylindrical polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using the divided pulse amplification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (11), pp.2517-2520. </w:t>
+              <w:t xml:space="preserve">, 2016, 41 (7), pp.1628 - 1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.001628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179174v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct amplification of a nanosecond laser diode in a high-gain diode-pumped Nd:YVO4 amplifier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-power Yb:YAG single-crystal fiber amplifiers for femtosecond lasers in cylindrical polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (4), pp.997-1000. </w:t>
+              <w:t xml:space="preserve">, 2015, 40 (11), pp.2517-2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.000997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070107v1</w:t>
+                <w:t xml:space="preserve">hal-01179174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single crystal fiber power amplifier for femtosecond sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Direct amplification of a nanosecond laser diode in a high-gain diode-pumped Nd:YVO4 amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 38 (2), pp.109-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000109⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 39 (4), pp.997-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.000997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854435v1</w:t>
+                <w:t xml:space="preserve">hal-01070107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third harmonic generation at 343nm in nonlinear Ca5(BO3)3F (CBF) crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Yb:YAG single crystal fiber power amplifier for femtosecond sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.001798⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934477v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Third harmonic generation at 343nm in nonlinear Ca5(BO3)3F (CBF) crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (11), pp.1798-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.001798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303647v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of cylindrically polarized laser beams in single crystal fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (9), pp.11376-11381. </w:t>
@@ -4097,425 +4106,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">250 W single-crystal fiber Yb:YAG laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+                <w:t xml:space="preserve">Hybrid master oscillator power amplifier high-power narrow-linewidth nanosecond laser source at 257 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Voss</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (14), pp.2898-2900. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854443v1</w:t>
+                <w:t xml:space="preserve">hal-01303647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high gain single stage and single pass Nd:YVO4 passive picosecond amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">250 W single-crystal fiber Yb:YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (9), pp.2339-2346. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (14), pp.2898-2900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.002898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816870v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Design of a high gain single stage and single pass Nd:YVO4 passive picosecond amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (5), pp.972. </w:t>
+              <w:t xml:space="preserve">, 2012, 29 (9), pp.2339-2346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.002339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604424v1</w:t>
+                <w:t xml:space="preserve">hal-00816870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO4 under diode pumping at 808 and 914 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (1), pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4543,4724 +4573,4945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence of the emission cross section of Nd:YVO4 around 1064 nm and consequences on laser operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">34 W continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (1), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4638-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4638-5⟩</w:t>
+                <w:t xml:space="preserve">hal-00617546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics of laser operation at 1064 nm in Nd:YVO_4 under diode pumping at 808 and 914 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617546v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ytterbium Hybrid Fiber/Bulk 343-nm Laser System for High Altitude Wind Lidar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.cj_2_3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward wave optical parametric oscillator (BWOPO) numerical model based on finite differences for frequency transfer and conversion efficiency studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica High-brightness Sources and Light-driven Interactions Congress 2024 (EUVXRAY, HILAS, MICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vienne, Austria. pp.JW4A.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ol.506647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-Free and Cavity Free Parametric Sources for Future Spaceborne DIAL Based on Periodically Poled Nonlinear Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdas Pašiškevičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos, Greece. pp.363-371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53618-2_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump Tunable Mirrorless OPO: an Innovative Concept for Future Space IPDA Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127772V, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2690306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable narrowband MIR ns-pulses at 5 kHz repetition from a 70% efficient backward wave OPO pumped at 1030 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Conference on Lasers and Electro-Optics (CLEO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SM3O.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.SM3O.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-threshold highly efficient backward wave OPO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Advanced Photonics Congress, Technical Digest Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Maastricht, Netherlands. paper NpTu1G.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NP.2022.NpTu1G.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric sources for remote green-house gases sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Hamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fabian Geus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisely tunable narrowband mid-infrared mJ pulses from a backward wave optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Martin Mølster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica High-brightness Sources and Light-driven Interactions Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Budapest, Hungary. pp.MF4C.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/MICS.2022.MF4C.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman conversion in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-stage few-cycle nonlinear compression of Ti:Sa femtosecond pulses in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tcherbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting 2021, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric source for DIAL applications, pumped by a single-frequency, nanosecond, multi-mJ, 5 kHz hybrid master oscillator power amplifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hybrid master oscillator power amplifier single-frequency, nanosecond, multi-mJ, 5 kHz at 1030 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhotons 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Washington DC, United States. paper SW3E.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SW3E.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429870v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid master oscillator power amplifier single-frequency, nanosecond, multi-mJ, 5 kHz at 1030 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Parametric source for DIAL applications, pumped by a single-frequency, nanosecond, multi-mJ, 5 kHz hybrid master oscillator power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europhotons 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152658v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear spectral compression in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, ultrafast few-cycle driver based on hybrid nonlinear compression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delen</w:t>
+                <w:t xml:space="preserve">Thermal effects in a single-frequency optical parametric oscillator pumped by a master oscillator fiber amplifier laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO EUROPE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428585v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects in a single-frequency optical parametric oscillator pumped by a master oscillator fiber amplifier laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Efficient, ultrafast few-cycle driver based on hybrid nonlinear compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO EUROPE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392761v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact, high-efficiency, ultrafast 2-cycles sources at 1030nm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear pulse compression using multi-pass cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO US: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrafast Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bol, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256418v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse compression using multi-pass cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compact, high-efficiency, ultrafast 2-cycles sources at 1030nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafast Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO US: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Jose, United States. pp.JM1E.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JM1E.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256109v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliton compression in a multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient ultrafast, high energy sub-2 cycle driver at 150 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bol, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency two-cycle ultrafast source based on hybrid nonlinear compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Natile</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pulse compression of Yb-doped fiber source in a gas-filled multipass cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Natile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystal Yb:YAG fiber amplifiers for fs sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO US 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy and high repetition rate few cycle source at 1 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Natile</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Réunion plénière du GDR Ultrafast Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power single crystal fiber amplifiers (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhoton conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and experimental investigation of higher order beam distortions in end-pumped bulk laser amplifiers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pouysegur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using divided pulse amplification technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical Non Critical Phase Matching for SHG at 1064 nm in LBO at room temperature (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Didierjean</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581957v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Non Critical Phase Matching for SHG at 1064 nm in LBO at room temperature (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Development of an amplifier at 946 nm based on Nd:YAG single cristal fiber pumped at 885 nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Coumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
+              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584264v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an amplifier at 946 nm based on Nd:YAG single cristal fiber pumped at 885 nm (orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yb:YAG single-crystal fiber amplifiers for picosecond lasers using divided pulse amplification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584181v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided Pulse Amplification for ultrashort pulses (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pouysegur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stuttgart Laser Technology Forum - SLT 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pumping of an OPO with a pulsewidth-tunable MOPA source (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EPS-QEOD Europhoton conference "Solid State, Fibre, and Waveguide Coherent Light Sources" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb-doped crystalline hosts, laser architectures and crystal geometries for high-power ultrashort-pulse lasers (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Crystal Growth and Epitaxy (ICCGE-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singly Resonant Optical Parametric Oscillator Pumped By a Nanosecond-to-Microsecond Pulsewidth-Tunable Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Conference on Lasers and Electro-Optics (CLEO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Jose, United States. pp.STh1P.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.STh1P.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singly Resonant OPO Pumped by a Pulsewidth-Tunable Hybrid MOPA Source (orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">High-gain, high-energy picosecond Nd:YVO4 amplifier end-pumped at 880 nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid Infrared Coherence Source (MICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582145v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain, high-energy picosecond Nd:YVO4 amplifier end-pumped at 880 nm (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Singly Resonant OPO Pumped by a Pulsewidth-Tunable Hybrid MOPA Source (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016, LASE, Solid State Lasers XXV: Technology and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Mid Infrared Coherence Source (MICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581961v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un amplificateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2016, COLOQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 265W and 782 fs amplified radially polarized beam emitted by a thin-disk multipass amplifier (Post-deadline Oral)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Loescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Philipp Negel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Pallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,5403 +9520,5667 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Resan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.ATh3A.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ASSL.2015.ATh3A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump beam propagation and absorption distribution in single crystal fibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un oscillateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High power (100 W) Yb:YAG single-crystal fiber amplification chain for sub-ps MHz system(Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO - Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359253v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power (100 W) Yb:YAG single-crystal fiber amplification chain for sub-ps MHz system(Orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d'un oscillateur à 946 nm à base de fibre cristalline Nd:YAG pompée directement dans le niveau émetteur (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">JNCO - Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358920v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateurs à fibres cristallines Yb:YAG pour des lasers femtoseconde à polarisation radiale (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO - Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power single crystal fiber amplifiers for linearly and cylindrically polarized picosecond lasers (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal fiber for laser sources (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2015, Solid State Lasers XXIV: Technology and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.934202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal fibers for short pulse laser amplifiers (orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Single crystal fiber for laser amplification (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fourmigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stuttgart Laser Technology Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070121v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal fiber for laser amplification (orale)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Single crystal fibers for short pulse laser amplifiers (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Stuttgart Laser Technology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070131v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow linewidth 257 nm nanosecond laser source based on hybrid MOPA (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2014, Solid State Lasers XXIII: Technology and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb:YAG Single Crystal Fiber Amplifiers For Cylindrically Polarized Laser Beams (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Laser, ASSL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-linewidth UV laser source at 257 nm (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Mucich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear properties of RTP for second harmonic generation at 1030nm (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Nonlinear properties of non-hygroscopic Ca5(BO3)3F crystal at 343 nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Lasers Congress (ASSL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934498v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear properties of non-hygroscopic Ca5(BO3)3F crystal at 343 nm (orale)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Amplificateurs Yb:YAG à fibres cristallines (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Lasers Congress (ASSL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">JNCO (Journées Nationales des Cristaux pour l'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070148v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateurs Yb:YAG à fibres cristallines (orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Potential of RbTiOPO4 for second harmonic generation of Yb-based lasers (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO (Journées Nationales des Cristaux pour l'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Non Linear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367785v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of RbTiOPO4 for second harmonic generation of Yb-based lasers (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Nonlinear properties of RTP for second harmonic generation at 1030nm (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non Linear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367588v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third harmonic generation at 343 nm in nonlinear Ca5(BO3)3F (CBF) (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Linear Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 mJ, 380 fs ultrashort pulses from an Yb:YAG single crystal fiber power amplifier (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power amplification in Yb:YAG single crystal fibers (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Piehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation at 515 nm in RTP with temperature insensitive and non-critical phase-matching (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Laser (ASSL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">High gain single stage and single pass Nd:YVO4 passive amplifier for picosecond pulses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Lasers XXI: Technology and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676914v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 mJ, 15 kHz Q-switched laser at 946 nm in Nd:YAG single-crystal fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">High power continuous wave Nd:YAG single crystal fiber laser emitting at 946 nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Solid State Lasers XXI: Technology and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819425v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High gain single stage and single pass Nd:YVO4 passive amplifier for picosecond pulses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">1 mJ, 15 kHz Q-switched laser at 946 nm in Nd:YAG single-crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, United States</w:t>
+              <w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676920v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Doped Yb3+:YAG Crystals For Laser Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikayel Arzakantsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narine Ananyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain and high power Nd:YVO4 single pass amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Lasers XXI: Technology and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power Nd:YAG single crystal fiber emitting at 946 nm and 938 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide crystal-fibers grown by micro-pulling-down technique and applications for lasers and scintillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">250 W single crystal fiber Yb:YAG laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Piehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - LASE: oxide-based materials and devices III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819424v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">250 W single crystal fiber Yb:YAG laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Oxide crystal-fibers grown by micro-pulling-down technique and applications for lasers and scintillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West - LASE: oxide-based materials and devices III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Franscico, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.914557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676934v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the potential of 914 nm pumping of Nd:YVO4 for laser operation at 1064 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur la section efficace d'émission et sur le fonctionnement laser du Nd:YVO4 à 1064nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Turkey. pp.AMB18</w:t>
+              <w:t xml:space="preserve">Optique Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604425v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of femtoseconde pulses in Yb:YAG single crystal fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Lasers à fibres cristallines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clemens Hönninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Optique Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676909v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers à fibres cristallines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">On the potential of 914 nm pumping of Nd:YVO4 for laser operation at 1064 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Turkey. pp.AMB18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819343v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur la section efficace d'émission et sur le fonctionnement laser du Nd:YVO4 à 1064nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Amplification of femtoseconde pulses in Yb:YAG single crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Hönninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">IONS 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618105v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped single crystal fiber lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature on laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS topical meeting on lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
+              <w:t xml:space="preserve">IONS 9 - Salamanca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819350v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Diode-pumped single crystal fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IONS 9 - Salamanca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">EOS topical meeting on lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618124v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature on emission cross section and laser operation for Nd:YVO4 emitting around 1064 nm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12 W, 350 fs ultrashort pulses from a micro-pulling down Yb:YAG single crystal fiber amplifier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, x, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification d'impulsions monofréquences et nanosecondes dans des fibres dopées Yb courtes : 1030 nm ou 1064 nm ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Multi-kW peak power frequency comb MOFPA in nanosecond pulsed regime for lidar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Lombard</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40èmes Journées nationales d’Optique Guidée, JNOG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Osaka, Japan. Optica Publishing Group, Laser Congress 2024 (ASSL, LAC, LS&amp;C), pp.JW2A.5, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2024.JW2A.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439247v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman frequency shifting of stretched femtosecond pulses in a multipass cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amplification d'impulsions monofréquences et nanosecondes dans des fibres dopées Yb courtes : 1030 nm ou 1064 nm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pouillaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ - Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">40èmes Journées nationales d’Optique Guidée, JNOG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431921v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr Shutter for the Generation of Optically Synchronized Pump-Signal OPCPA Pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raman frequency shifting of stretched femtosecond pulses in a multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">COLOQ - Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428528v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High repetition-rate, two-cycle driver for high-flux HHG</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kerr Shutter for the Generation of Optically Synchronized Pump-Signal OPCPA Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexandridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATTO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Szeged, Hongrie, Hungary</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256564v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency, high energy few-cycle driver at 1 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-efficiency nonlinear compression using a gas-filled multipass cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Guichard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO US: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, pp.JW2A.73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JW2A.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256458v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast gating for the generation of optically synchronized OPCPA Pump pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High repetition-rate, two-cycle driver for high-flux HHG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhotons 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ATTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Szeged, Hongrie, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414712v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux concepts de sources lasers et paramétriques pour Lidar à absorption différentielle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High efficiency, high energy few-cycle driver at 1 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415311v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression non-linéaire dans une cellule de gaz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast gating for the generation of optically synchronized OPCPA Pump pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Europhotons 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415418v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux concepts de sources lasers et paramétriques pour Lidar à absorption différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compression non-linéaire dans une cellule de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Natile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Q-switched Nd:YAG laser at 946 nm based on single crystal fiber pumped at 885 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thomas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14675,114 +15190,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateurs laser à cristaux massifs pompés par diode : fibres cristallines Yb : YAG et cristaux Nd : YVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut d’Optique Graduate School, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013IOTA0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00996931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14929,51 +15444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109472" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.506647" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pa&#353;i&#353;kevi&#269;ius" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53618-2_33" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105499v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SM3O.3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Geus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2022.MF4C.2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541656" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429870v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW3E.7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429699v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM1E.5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudoin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584181v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578166v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STh1P.8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01582145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Negel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.ATh3A.3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359253v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01358920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T Gomes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martial" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didierjean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081184" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070121v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070131v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369039v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Villeval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819425v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914557" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618124v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604443v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431921v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256458v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415418v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359486v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00996931v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IOTA0002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Natile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Parize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.540948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cichelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.568548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lenfant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Guillemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Martin M&#248;lster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549497v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hamoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07813-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03683864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bournet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100220" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03137038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.418247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hergott" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.442707" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexandridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loescher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oldorf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigo Peters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pallmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Resan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03283155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431675" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02566460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer W. Jolly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.386049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02941634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.395789" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02893094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02106501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Natile" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.001958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesparre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.003004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jargot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lavenu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.005643" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.001340" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01585940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckerle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Beirow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dietrich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schaal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Pruss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6720-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01490204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.002106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01560476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thomas Gomes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martial" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didierjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.001628" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01179174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002517" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.000997" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000109" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deyra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ilas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001798" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Piehler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rumpel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.011376" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00854443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Voss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002898" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002339" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.000972" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00617546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sangla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4638-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542295v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.506647" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pa&#353;i&#353;kevi&#269;ius" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53618-2_33" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690306" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SM3O.3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059870v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fabian Geus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059690v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/MICS.2022.MF4C.2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541656" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;au" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tcherbakoff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW3E.7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872893" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guichard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lavenu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM1E.5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01809366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Gomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578650v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouysegur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584181v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Couvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.STh1P.8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01581961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupriez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01582145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01584004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01368210v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Philipp Negel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.ATh3A.3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aubourg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01358920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T Gomes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didierjean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359246v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137732v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081184" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070131v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070121v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01070148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367785v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villeval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01367605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816880v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00816877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01369039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Villeval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676914v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819425v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819424v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrodin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fourmigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.914557" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819343v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604425v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00676909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens H&#246;nninger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00819350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00604443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431921v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428528v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandridi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JW2A.73" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04256458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414712v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415418v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01359486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00996931v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IOTA0002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>