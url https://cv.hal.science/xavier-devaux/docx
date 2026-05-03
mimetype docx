--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interfacial Disorder and Band Structure on the Resonant Conductance Oscillation in Quantum-Well-Based Magnetic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Ma</w:t>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalu Zuo</w:t>
+                <w:t xml:space="preserve">Yuchen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01202⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Materials, 36 (33), pp.2401611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757162v1</w:t>
+                <w:t xml:space="preserve">hal-04614360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Interfacial Disorder and Band Structure on the Resonant Conductance Oscillation in Quantum-Well-Based Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongxin Chen</w:t>
+                <w:t xml:space="preserve">Tianyi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Wang</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafei Hao</w:t>
+                <w:t xml:space="preserve">Yalu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Advanced Materials, 36 (33), pp.2401611. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (9), pp.6810 - 6819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614360v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t>
               </w:r>
@@ -632,3239 +632,3239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Au/Fe&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N/MgO thin films on GaAs (001) substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+                <w:t xml:space="preserve">Size Dependence of Plasmonic Response in Phosphorus-Doped Si Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clavel Berclis Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (15), pp.155101. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0219647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c05870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757215v1</w:t>
+                <w:t xml:space="preserve">hal-04836588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependence of Plasmonic Response in Phosphorus-Doped Si Nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Au/Fe&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N/MgO thin films on GaAs (001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clavel Berclis Kengne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (15), pp.155101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c05870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0219647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836588v1</w:t>
+                <w:t xml:space="preserve">hal-04757215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Spin-to-Charge Conversion in Amorphous Topological Insulating Gd-Alloyed Bi&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;Se&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/CoFeB Bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protyush Sahu</w:t>
+                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jun-Yang Chen</w:t>
+                <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c07695⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3312-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242480v1</w:t>
+                <w:t xml:space="preserve">hal-04003494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Large Sign Reversal of Tunneling Magnetoresistance in an Epitaxial Fe/MgAlO x /Fe 4 N Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003494v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Sign Reversal of Tunneling Magnetoresistance in an Epitaxial Fe/MgAlO x /Fe 4 N Magnetic Tunnel Junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyi Ma</w:t>
+                <w:t xml:space="preserve">Room Temperature Spin-to-Charge Conversion in Amorphous Topological Insulating Gd-Alloyed Bi&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;Se&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/CoFeB Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protyush Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Jun-Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (32), pp.38592-38602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c07695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311030v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
+                <w:t xml:space="preserve">High‐Temperature Stability Amorphous Ternary AlBN Dielectric Films on N &amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Demchenko</w:t>
+                <w:t xml:space="preserve">Fengfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Yuxiong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202200191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774068v1</w:t>
+                <w:t xml:space="preserve">hal-03775925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Temperature Stability Amorphous Ternary AlBN Dielectric Films on N &amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengfeng Liu</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Luo</w:t>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2200191. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202200191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775925v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
+                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatme Trad</w:t>
+                <w:t xml:space="preserve">S. Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
+                <w:t xml:space="preserve">A. Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zhigunov</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457250v1</w:t>
+                <w:t xml:space="preserve">hal-03134056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
+                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqi Zhou</w:t>
+                <w:t xml:space="preserve">Fatme Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marcon</w:t>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">Denis Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379768v1</w:t>
+                <w:t xml:space="preserve">hal-03457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
+                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Geiskopf</w:t>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valdenaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Paul Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134056v1</w:t>
+                <w:t xml:space="preserve">hal-03379768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin Injection and Relaxation in p -Doped ( In , Ga ) As / Ga As Quantum-Dot Spin Light-Emitting Diodes at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Bo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999585v1</w:t>
+                <w:t xml:space="preserve">hal-02999545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of SiP 2 Nanocrystals Embedded in SiO 2 from Phosphorus-Rich SiO 1.5 Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Devaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11416⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931700v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Injection and Relaxation in p -Doped ( In , Ga ) As / Ga As Quantum-Dot Spin Light-Emitting Diodes at Zero Magnetic Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">Formation of SiP 2 Nanocrystals Embedded in SiO 2 from Phosphorus-Rich SiO 1.5 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Xu</w:t>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.7973-7978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999545v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin regime growth of atomically flat multiferroic gallium ferrite films with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yin Qin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">Johanna Nordlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+                <w:t xml:space="preserve">hal-02429299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caihua Wan</w:t>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999633v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial influence on electrical injection and transport characterization of CoFeB|MgO|GaAs-InGaAs quantum wells hetero-structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihua Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tian</w:t>
+                <w:t xml:space="preserve">Jiafeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.039⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999638v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a strong perpendicular magnetic anisotropy in Au/Co/MgO/GaN heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">Interfacial influence on electrical injection and transport characterization of CoFeB|MgO|GaAs-InGaAs quantum wells hetero-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baishun Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
+                <w:t xml:space="preserve">R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianping Liu</w:t>
+                <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (11), pp.4466-4475. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 473, pp.230-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9na00340a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999610v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin regime growth of atomically flat multiferroic gallium ferrite films with perpendicular magnetic anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Evidence of a strong perpendicular magnetic anisotropy in Au/Co/MgO/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+                <w:t xml:space="preserve">Baishun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Nordlander</w:t>
+                <w:t xml:space="preserve">Jianping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (12), </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.4466-4475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00340a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429299v1</w:t>
+                <w:t xml:space="preserve">hal-02999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co - Fe - B / Mg O / Ge Spin Photodiode Operating at Telecommunication Wavelength with Zero Applied Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Allali</w:t>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Urbanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.044049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972266v1</w:t>
+                <w:t xml:space="preserve">hal-02011620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (36), pp.30614 - 30622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011597v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhongwei Yu</w:t>
+                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weichuan Huang</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2750-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874322v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2381-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011611v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co - Fe - B / Mg O / Ge Spin Photodiode Operating at Telecommunication Wavelength with Zero Applied Magnetic Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (21), pp.10213-10220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.044049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011620v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar (Phys. Status Solidi B 11/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. h. H Liang</w:t>
+                <w:t xml:space="preserve">Pablo Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frougier</w:t>
+                <w:t xml:space="preserve">Viktor Garashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (11), pp.1770259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201770259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011572v1</w:t>
+                <w:t xml:space="preserve">hal-02326178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
               </w:r>
@@ -3978,243 +3978,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar (Phys. Status Solidi B 11/2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Botella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">S. h. H Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Garashchenko</w:t>
+                <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254 (11), pp.1770259. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201770259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326178v1</w:t>
+                <w:t xml:space="preserve">hal-02011572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Garashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (11), pp.1700315. </w:t>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
@@ -4380,425 +4380,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Thermal CVD of Superblack Carbon Nanotube Coatings</w:t>
+                <w:t xml:space="preserve">Magnetic aftereffects in CoFeB/Ta/CoFeB spin valves of large area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameeda Jagalur Basheer</w:t>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pachot</w:t>
+                <w:t xml:space="preserve">M. Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lafont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">T. Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufal Bahlawane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (18), pp.1700238. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201700238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.96.054421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326235v1</w:t>
+                <w:t xml:space="preserve">hal-02011666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic aftereffects in CoFeB/Ta/CoFeB spin valves of large area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nondestructive Method for the Determination of the Electric Polarization Orientation in Thin Films: Illustration on Gallium Ferrite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morgunov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. Deveaux</w:t>
+                <w:t xml:space="preserve">Martina Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.96.054421⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.1700234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.201700234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011666v1</w:t>
+                <w:t xml:space="preserve">hal-01724119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive Method for the Determination of the Electric Polarization Orientation in Thin Films: Illustration on Gallium Ferrite Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Low-Temperature Thermal CVD of Superblack Carbon Nanotube Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameeda Jagalur Basheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naoufal Bahlawane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (12), pp.1700234. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (18), pp.1700238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.201700234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.201700238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724119v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
               </w:r>
@@ -4912,826 +4912,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Photoluminescence Properties of Evaporated SnO2 Thin Films Doped with Rare Earths</w:t>
+                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hild</w:t>
+                <w:t xml:space="preserve">B. S. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eichenberger</w:t>
+                <w:t xml:space="preserve">H. X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.307⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960906v1</w:t>
+                <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Photoluminescence Properties of Evaporated SnO2 Thin Films Doped with Rare Earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">L. Eichenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+                <w:t xml:space="preserve">A. Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 633, pp.273-281. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (23), pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284345v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a nanoscale phase separation in blue-emitting Ce-doped SiO1.5 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Beainy</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5tc02722e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271639v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent isotherm of Kr adsorption on heterogeneous bundles of closed single-walled carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a nanoscale phase separation in blue-emitting Ce-doped SiO1.5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-015-9664-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (48), pp.12499-12506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc02722e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284343v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose-dependent isotherm of Kr adsorption on heterogeneous bundles of closed single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Yu Tsareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-015-9664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284344v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. Tao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.2692-2701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284017v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural integrity of single walled carbon nanotubes by dynamic and static compression</w:t>
               </w:r>
@@ -5857,295 +5857,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical spin injection into InGaAs/GaAs quantum wells: A comparison between MgO tunnel barriers grown by sputtering and molecular beam epitaxy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Liang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">S. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.085310⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.012404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4887347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282623v1</w:t>
+                <w:t xml:space="preserve">hal-02050764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection into InGaAs/GaAs quantum wells: A comparison between MgO tunnel barriers grown by sputtering and molecular beam epitaxy methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (1), pp.012404. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4887347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.085310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050764v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorbed nickel catalyst for the production of SWCNTs with a very narrow size distribution</w:t>
               </w:r>
@@ -6265,103 +6265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
@@ -6399,103 +6399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2349-2352. </w:t>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardyanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7198,596 +7198,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Giba</w:t>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Zhigunov</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327109v1</w:t>
+                <w:t xml:space="preserve">hal-02328542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of thermal cycling on the creep performance of a single crystal alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordre cationique dans Ga2-xFexO3 : caractérisation à l'échelle atomique de murs de polarisation dans un multiferroïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Schwalbe</w:t>
+                <w:t xml:space="preserve">A. Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">Ch Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X Devaux</w:t>
+                <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pacific Rim International Conference on Advanced Materials and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Chinese Society for Metals (CSM), Aug 2019, Xi'an, China</w:t>
+              <w:t xml:space="preserve">CMJ 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327166v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stoffel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+                <w:t xml:space="preserve">D Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328542v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre cationique dans Ga2-xFexO3 : caractérisation à l'échelle atomique de murs de polarisation dans un multiferroïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of thermal cycling on the creep performance of a single crystal alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schwalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Galindo-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMJ 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, NANCY, France</w:t>
+              <w:t xml:space="preserve">The 10th Pacific Rim International Conference on Advanced Materials and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Chinese Society for Metals (CSM), Aug 2019, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327206v1</w:t>
+                <w:t xml:space="preserve">hal-02327166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic ordering in Ga2-xFexO : atomic scale characterisation of the polarisation walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7823,346 +7823,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin-Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weichuan Huang</w:t>
+                <w:t xml:space="preserve">Formation of SiP2 nanoparticles in heavily P-doped SiO1.5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005975v1</w:t>
+                <w:t xml:space="preserve">hal-02327143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of SiP2 nanoparticles in heavily P-doped SiO1.5 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+                <w:t xml:space="preserve">Quenching of Spin-Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Intermag 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327143v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic effect towards NADH induced by HiPco single-walled carbon nanotubes covalently functionalized by ferrocene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,64 +8405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Électroactifs et Applications (MatElec 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France</w:t>
@@ -8485,168 +8485,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of SiO1.5 alloys doped with boron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Trad</w:t>
+                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porquerolles, France. </w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327030v1</w:t>
+                <w:t xml:space="preserve">hal-02327177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of thin layers of SiP lamellar alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8655,890 +8655,890 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">emrs spring meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Huang</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porquerolles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080100v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, structure and optical properties of SiO1.5 alloys doped with boron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnat</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328631v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Preparation, structure and optical properties of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327177v1</w:t>
+                <w:t xml:space="preserve">hal-02328631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of SiO1.5 alloys doped with boron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnat</w:t>
+                <w:t xml:space="preserve">Study of structural defects in Ga2-xFexO3 thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, TOULON, France. </w:t>
+              <w:t xml:space="preserve">Electron Microscopy of Nanostructures ELMINA2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, BELGRADE, Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327131v1</w:t>
+                <w:t xml:space="preserve">hal-02329146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural defects in Ga2-xFexO3 thin layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Roulland</w:t>
+                <w:t xml:space="preserve">Photoluminescence of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electron Microscopy of Nanostructures ELMINA2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, BELGRADE, Serbia. </w:t>
+              <w:t xml:space="preserve">C'NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, TOULON, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329146v1</w:t>
+                <w:t xml:space="preserve">hal-02327131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily doped Si-nanocrystals formed in P-(SiO/SiO2) multilayers: a novel route to infrared Si-based plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Valdenaire</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J M Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9685,51 +9685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.178981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Zuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Berclis Kengne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c05870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protyush Sahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Fan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yang Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00937" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiong Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Botella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Garashchenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Beltzung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201770259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameeda Jagalur Basheer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pachot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Bahlawane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700238" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201700234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-015-9664-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ananev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mases" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSB41606-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyanian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218830" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164235v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2034087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barabara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mollard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amaral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/922EF28005E172953BB1AE5B258D18900DAAC777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwalbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galindo-Nava" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lefevre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Preziosi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouch&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327131v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329146v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roulland" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.178981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Zuo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Berclis Kengne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c05870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protyush Sahu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Fan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yang Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124416" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Botella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Garashchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Beltzung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201770259" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201700234" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameeda Jagalur Basheer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pachot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Bahlawane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-015-9664-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ananev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mases" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSB41606-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyanian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218830" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164235v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2034087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barabara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mollard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amaral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/922EF28005E172953BB1AE5B258D18900DAAC777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lefevre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwalbe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galindo-Nava" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Preziosi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouch&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>