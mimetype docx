--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
+                <w:t xml:space="preserve">Impact of Interfacial Disorder and Band Structure on the Resonant Conductance Oscillation in Quantum-Well-Based Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+                <w:t xml:space="preserve">Tianyi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongxin Chen</w:t>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchen Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yafei Hao</w:t>
+                <w:t xml:space="preserve">Yalu Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (9), pp.6810 - 6819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614360v1</w:t>
+                <w:t xml:space="preserve">hal-04757162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Interfacial Disorder and Band Structure on the Resonant Conductance Oscillation in Quantum-Well-Based Magnetic Tunnel Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-Driven Fluorine Motion for Novel Organic Spintronic Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Nachawaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Ma</w:t>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
+                <w:t xml:space="preserve">Yuchen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalu Zuo</w:t>
+                <w:t xml:space="preserve">Yafei Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (9), pp.6810 - 6819. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Materials, 36 (33), pp.2401611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202401611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757162v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t>
               </w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,3325 +896,3325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room Temperature Spin-to-Charge Conversion in Amorphous Topological Insulating Gd-Alloyed Bi&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;Se&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/CoFeB Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Protyush Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foussat</w:t>
+                <w:t xml:space="preserve">Yifei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (32), pp.38592-38602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c07695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003494v1</w:t>
+                <w:t xml:space="preserve">hal-04242480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Sign Reversal of Tunneling Magnetoresistance in an Epitaxial Fe/MgAlO x /Fe 4 N Magnetic Tunnel Junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tongxin Chen</w:t>
+                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00937⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3312-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311030v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room Temperature Spin-to-Charge Conversion in Amorphous Topological Insulating Gd-Alloyed Bi&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;Se&amp;lt;sub&amp;gt;1–&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;/CoFeB Bilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Jaffrès</w:t>
+                <w:t xml:space="preserve">Large Sign Reversal of Tunneling Magnetoresistance in an Epitaxial Fe/MgAlO x /Fe 4 N Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Yang Chen</w:t>
+                <w:t xml:space="preserve">Yu Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (32), pp.38592-38602. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c07695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c00937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242480v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Temperature Stability Amorphous Ternary AlBN Dielectric Films on N &amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; GaN</w:t>
+                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengfeng Liu</w:t>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Lu</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Luo</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202200191⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775925v1</w:t>
+                <w:t xml:space="preserve">hal-03774068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High‐Temperature Stability Amorphous Ternary AlBN Dielectric Films on N &amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Fengfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Yuxiong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202200191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774068v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
+                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Geiskopf</w:t>
+                <w:t xml:space="preserve">Fatme Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valdenaire</w:t>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Denis Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134056v1</w:t>
+                <w:t xml:space="preserve">hal-03457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphorus on the growth and the photoluminescence properties of Si-NCs formed in P-doped SiO/SiO 2 multilayers</w:t>
+                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatme Trad</w:t>
+                <w:t xml:space="preserve">Ziqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
+                <w:t xml:space="preserve">Paul Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zhigunov</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR04765E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457250v1</w:t>
+                <w:t xml:space="preserve">hal-03379768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Perpendicular Magnetic Anisotropy in Ta/CoFeB/MgO on Full-Coverage Monolayer MoS 2 and First-Principles Study of Its Electronic Structure</w:t>
+                <w:t xml:space="preserve">Thin Films of SiP Lamellar Alloys: A First Step toward 2D SiP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqi Zhou</w:t>
+                <w:t xml:space="preserve">S. Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marcon</w:t>
+                <w:t xml:space="preserve">A. Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (27), pp.32579-32589. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c11165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379768v1</w:t>
+                <w:t xml:space="preserve">hal-03134056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Injection and Relaxation in p -Doped ( In , Ga ) As / Ga As Quantum-Dot Spin Light-Emitting Diodes at Zero Magnetic Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa E Giba</w:t>
+                <w:t xml:space="preserve">Formation of SiP 2 Nanocrystals Embedded in SiO 2 from Phosphorus-Rich SiO 1.5 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Gao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">X. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Xu</w:t>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (14), pp.7973-7978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999545v1</w:t>
+                <w:t xml:space="preserve">hal-02931700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of SiP 2 Nanocrystals Embedded in SiO 2 from Phosphorus-Rich SiO 1.5 Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Geiskopf</w:t>
+                <w:t xml:space="preserve">Spin Injection and Relaxation in p -Doped ( In , Ga ) As / Ga As Quantum-Dot Spin Light-Emitting Diodes at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carteret</w:t>
+                <w:t xml:space="preserve">Bo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (14), pp.7973-7978. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b11416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.034017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931700v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin regime growth of atomically flat multiferroic gallium ferrite films with perpendicular magnetic anisotropy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Preziosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Nordlander</w:t>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124416⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429299v1</w:t>
+                <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Huong Dang</w:t>
+                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+                <w:t xml:space="preserve">Caihua Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Le Breton</w:t>
+                <w:t xml:space="preserve">Ping Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiafeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987996v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial influence on electrical injection and transport characterization of CoFeB|MgO|GaAs-InGaAs quantum wells hetero-structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiafeng Feng</w:t>
+                <w:t xml:space="preserve">Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 473, pp.230-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999633v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial influence on electrical injection and transport characterization of CoFeB|MgO|GaAs-InGaAs quantum wells hetero-structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Xiao</w:t>
+                <w:t xml:space="preserve">Evidence of a strong perpendicular magnetic anisotropy in Au/Co/MgO/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wang</w:t>
+                <w:t xml:space="preserve">Baishun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xu</w:t>
+                <w:t xml:space="preserve">Jianping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 473, pp.230-234. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (11), pp.4466-4475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9na00340a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999638v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a strong perpendicular magnetic anisotropy in Au/Co/MgO/GaN heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">Ultrathin regime growth of atomically flat multiferroic gallium ferrite films with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baishun Yang</w:t>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianping Liu</w:t>
+                <w:t xml:space="preserve">Johanna Nordlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (11), pp.4466-4475. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9na00340a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.124416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999610v1</w:t>
+                <w:t xml:space="preserve">hal-02429299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co - Fe - B / Mg O / Ge Spin Photodiode Operating at Telecommunication Wavelength with Zero Applied Magnetic Field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">Veronika Urbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.044049⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2750-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011620v1</w:t>
+                <w:t xml:space="preserve">hal-01972266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weichuan Huang</w:t>
+                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2381-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874322v1</w:t>
+                <w:t xml:space="preserve">hal-02011597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control of the covalent functionalization of single-walled carbon nanotubes for the electro-enzymatically controlled oxidation of biomolecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Mallet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.9.257⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (36), pp.30614 - 30622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972266v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (21), pp.10213-10220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011597v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Frougier</w:t>
+                <w:t xml:space="preserve">Co - Fe - B / Mg O / Ge Spin Photodiode Operating at Telecommunication Wavelength with Zero Applied Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (21), pp.10213-10220. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.10.044049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011611v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar (Phys. Status Solidi B 11/2017)</w:t>
+                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Botella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
+                <w:t xml:space="preserve">R Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dossot</w:t>
+                <w:t xml:space="preserve">G L'Vova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Garashchenko</w:t>
+                <w:t xml:space="preserve">A Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
+                <w:t xml:space="preserve">O Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201770259⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326178v1</w:t>
+                <w:t xml:space="preserve">hal-01654256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote microwave monitoring of magnetization switching in CoFeB/Ta/CoFeB spin logic device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Morgunov</w:t>
+                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G L'Vova</w:t>
+                <w:t xml:space="preserve">S. h. H Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Talantsev</w:t>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Koplak</w:t>
+                <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (21), pp.212403. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4984091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654256v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar (Phys. Status Solidi B 11/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. h. H Liang</w:t>
+                <w:t xml:space="preserve">Pablo Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frougier</w:t>
+                <w:t xml:space="preserve">Viktor Garashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (11), pp.1770259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201770259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011572v1</w:t>
+                <w:t xml:space="preserve">hal-02326178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Walled Carbon Nanotubes Shock-Compressed to 0.5 Mbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Garashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Beltzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (11), pp.1700315. </w:t>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. D. Talantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 640, pp.8-13. </w:t>
@@ -4520,77 +4520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive Method for the Determination of the Electric Polarization Orientation in Thin Films: Illustration on Gallium Ferrite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,826 +4912,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
+                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. Tao</w:t>
+                <w:t xml:space="preserve">Al Batoul Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. X. Yang</w:t>
+                <w:t xml:space="preserve">Fabien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+                <w:t xml:space="preserve">Eric Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+                <w:t xml:space="preserve">Eric Delabrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 633, pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284017v1</w:t>
+                <w:t xml:space="preserve">hal-01284345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Photoluminescence Properties of Evaporated SnO2 Thin Films Doped with Rare Earths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eichenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (23), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanovector formation by functionalization of TRAIL ligand on single-walled carbon nanotube: Experimental and theoretical evidences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a nanoscale phase separation in blue-emitting Ce-doped SiO1.5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Picaud</w:t>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duverger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Delabrousse</w:t>
+                <w:t xml:space="preserve">Georges Beainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (48), pp.12499-12506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5tc02722e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284345v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a nanoscale phase separation in blue-emitting Ce-doped SiO1.5 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose-dependent isotherm of Kr adsorption on heterogeneous bundles of closed single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Yu Tsareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5tc02722e⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-015-9664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271639v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent isotherm of Kr adsorption on heterogeneous bundles of closed single-walled carbon nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-015-9664-x⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.2692-2701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284343v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Functionalization of HiPco Single-Walled Carbon Nanotubes: Differences in the Oxidizing Action of H2SO4 and HNO3 during a Soft Oxidation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Naoual Allali</w:t>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (12), pp.2692-2701. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284344v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing structural integrity of single walled carbon nanotubes by dynamic and static compression</w:t>
               </w:r>
@@ -5863,90 +5863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical spin injection into InGaAs/GaAs quantum wells: A comparison between MgO tunnel barriers grown by sputtering and molecular beam epitaxy methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6010,90 +6010,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
@@ -6265,103 +6265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-wall carbon nanotubes covalently functionalized by ferrocene groups for bioelectrochemical devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1451, pp.111-116. </w:t>
@@ -6399,103 +6399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent functionalization of few-wall carbon nanotubes by ferrocene derivatives for bioelectrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Waldbock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2349-2352. </w:t>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Steveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardyanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7198,596 +7198,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
+                <w:t xml:space="preserve">The Effects of thermal cycling on the creep performance of a single crystal alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">C Schwalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Galindo-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
+              <w:t xml:space="preserve">The 10th Pacific Rim International Conference on Advanced Materials and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Chinese Society for Metals (CSM), Aug 2019, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328542v1</w:t>
+                <w:t xml:space="preserve">hal-02327166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre cationique dans Ga2-xFexO3 : caractérisation à l'échelle atomique de murs de polarisation dans un multiferroïque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Roulland</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zhigunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMJ 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, NANCY, France</w:t>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327206v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of doped silicon nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of SiP thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Zhigunov</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PORQUEROLLES, France</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327109v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of thermal cycling on the creep performance of a single crystal alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordre cationique dans Ga2-xFexO3 : caractérisation à l'échelle atomique de murs de polarisation dans un multiferroïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Schwalbe</w:t>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">A. Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jones</w:t>
+                <w:t xml:space="preserve">Ch Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Galindo-Nava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X Devaux</w:t>
+                <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Pacific Rim International Conference on Advanced Materials and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Chinese Society for Metals (CSM), Aug 2019, Xi'an, China</w:t>
+              <w:t xml:space="preserve">CMJ 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327166v1</w:t>
+                <w:t xml:space="preserve">hal-02327206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic ordering in Ga2-xFexO : atomic scale characterisation of the polarisation walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Preziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7829,103 +7829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of SiP2 nanoparticles in heavily P-doped SiO1.5 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
@@ -7980,77 +7980,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Singapore, Singapore</w:t>
@@ -8079,90 +8079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic effect towards NADH induced by HiPco single-walled carbon nanotubes covalently functionalized by ferrocene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Poudres et Matériaux Frittés 2005"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,64 +8405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Nachawaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Électroactifs et Applications (MatElec 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve d'Ascq, France</w:t>
@@ -8485,902 +8485,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Structural and optical properties of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Carteret</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
+              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Porquerolles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327177v1</w:t>
+                <w:t xml:space="preserve">hal-02327030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of thin layers of SiP lamellar alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">emrs spring meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of SiO1.5 alloys doped with boron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Scientifiques du CNANO PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Porquerolles, France. </w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327030v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of Spin Polarization Switching in Organic Multiferroic Tunnel Junctions by Ferroelectric “Ailing-Channel” in Organic Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Huang</w:t>
+                <w:t xml:space="preserve">Preparation, structure and optical properties of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Carry-le-Rouet, France. 2019</w:t>
+              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080100v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, structure and optical properties of SiO1.5 alloys doped with boron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Formation de nanocristaux de SiP2 dans des films minces d'oxydes de silicium SiO1.5 riches en phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnat</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, NICE, France. </w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328631v1</w:t>
+                <w:t xml:space="preserve">hal-02327177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural defects in Ga2-xFexO3 thin layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Photoluminescence of SiO1.5 alloys doped with boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electron Microscopy of Nanostructures ELMINA2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, BELGRADE, Serbia. </w:t>
+              <w:t xml:space="preserve">C'NANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, TOULON, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329146v1</w:t>
+                <w:t xml:space="preserve">hal-02327131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of SiO1.5 alloys doped with boron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnat</w:t>
+                <w:t xml:space="preserve">Study of structural defects in Ga2-xFexO3 thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, TOULON, France. </w:t>
+              <w:t xml:space="preserve">Electron Microscopy of Nanostructures ELMINA2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, BELGRADE, Serbia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327131v1</w:t>
+                <w:t xml:space="preserve">hal-02329146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9411,51 +9411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily doped Si-nanocrystals formed in P-(SiO/SiO2) multilayers: a novel route to infrared Si-based plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,51 +9685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.178981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Zuo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Berclis Kengne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c05870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protyush Sahu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Fan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yang Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124416" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Botella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Garashchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Beltzung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201770259" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201700234" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameeda Jagalur Basheer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pachot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Bahlawane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-015-9664-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ananev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mases" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSB41606-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyanian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218830" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164235v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2034087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barabara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mollard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amaral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/922EF28005E172953BB1AE5B258D18900DAAC777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327206v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lefevre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327166v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwalbe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galindo-Nava" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Preziosi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouch&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.178981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalu Zuo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Hao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202401611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Berclis Kengne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c05870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protyush Sahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Fan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Yang Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c00937" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiong Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Trad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zhigunov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR04765E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiskopf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valdenaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11416" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.034017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.12.039" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishun Yang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00340a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Nordlander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.124416" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Allali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.257" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Yu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11437" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.10.044049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morgunov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L'Vova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Talantsev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Koplak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984091" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Botella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dossot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Garashchenko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Beltzung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201770259" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011574v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Morgunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L L'Vova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Talantsev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.08.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.96.054421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724119v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201700234" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameeda Jagalur Basheer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pachot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal Bahlawane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201700238" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Batoul Zakaria" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delabrousse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.06.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVLBX8T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eichenberger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.307" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beainy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5tc02722e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu Tsareva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-015-9664-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ananev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Mases" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhan Lee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSB41606-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Yu. Tsareva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201300090" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Waldbock" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1337" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200098" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC5JCG04-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steveler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardyanian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2218830" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164235v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164227v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2034087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barabara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filippi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mollard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amaral" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992126" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/922EF28005E172953BB1AE5B258D18900DAAC777/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327166v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schwalbe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jones" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galindo-Nava" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zhigunov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328542v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327206v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demchenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lefevre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Preziosi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Liang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.84" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourgoin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277640v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouch&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327255v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327177v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327131v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329146v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdenaire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Poumirol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>